--- v0 (2026-03-12)
+++ v1 (2026-06-14)
@@ -2837,51 +2837,51 @@
       </w:r>
       <w:r w:rsidRPr="00E323B4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1016FF57" w14:textId="77777777" w:rsidR="006E3272" w:rsidRPr="00E323B4" w:rsidRDefault="006E3272" w:rsidP="006E3272">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B53F03A" w14:textId="77777777" w:rsidR="007B5914" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E33C327" w14:textId="77777777" w:rsidR="007B5914" w:rsidRPr="006B0072" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -7770,51 +7770,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: NORTH SEYMOUR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7525A73D" w14:textId="77777777" w:rsidR="008F4BF1" w:rsidRDefault="008F4BF1" w:rsidP="006E3272">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Wir werden mit dem Bus zum Itabaca-Kanal fahren, wo wir an Bord der Galaxy Daily gehen werden. Nach der Ankunft in Nord Seymour werden wir eine Trockenlandung machen und sofort einen 2,5 km langen Pfad entlang wandern. Hier können wir im Uhrzeigersinn entlang der Küste wandern oder ins Landesinnere gehen, um zuerst die Tölpelkolonie zu besuchen. Machen Sie sich bereit, Landleguane, Meeresleguane und eine Kolonie von Seelöwen, Lavaechsen und Pelikanen zu entdecken!.</w:t>
+        <w:t>Wir werden mit dem Bus zum Itabaca-Kanal fahren, wo wir an Bord der Galaxy Skape gehen werden. Nach der Ankunft in Nord Seymour werden wir eine Trockenlandung machen und sofort einen 2,5 km langen Pfad entlang wandern. Hier können wir im Uhrzeigersinn entlang der Küste wandern oder ins Landesinnere gehen, um zuerst die Tölpelkolonie zu besuchen. Machen Sie sich bereit, Landleguane, Meeresleguane und eine Kolonie von Seelöwen, Lavaechsen und Pelikanen zu entdecken!.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE29578" w14:textId="77777777" w:rsidR="006E3272" w:rsidRDefault="006E3272" w:rsidP="006E3272">
       <w:r w:rsidRPr="0097321D">
         <w:t>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Schnorchelerlebnis:  </w:t>
             </w:r>
             <w:r>
               <w:t>Verpassen Sie nicht die Gelegenheit, die Unterwasserwelt hier zu erkunden; der Ort bietet eine enorme Vielfalt und eine Fülle von Meeresbewohnern wie Fische, Seelöwen, Haie, Aale, Schildkröten, Rochen und viele mehr.</w:t>
             </w:r>
           </w:p>
         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218CDDB5" w14:textId="77777777" w:rsidR="006E3272" w:rsidRPr="00E323B4" w:rsidRDefault="006E3272" w:rsidP="006E3272">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -8108,51 +8108,51 @@
       </w:r>
       <w:r w:rsidRPr="00E323B4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB2D16F" w14:textId="77777777" w:rsidR="006E3272" w:rsidRPr="00E323B4" w:rsidRDefault="006E3272" w:rsidP="006E3272">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB4A91A" w14:textId="77777777" w:rsidR="007B5914" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC8493A" w14:textId="77777777" w:rsidR="007B5914" w:rsidRPr="006B0072" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>