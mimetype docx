--- v0 (2026-03-19)
+++ v1 (2026-06-08)
@@ -6478,51 +6478,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43567141" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00E3007F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5353" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="3374"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E3007F" w14:paraId="0A069852" w14:textId="77777777" w:rsidTr="00F47E2F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>