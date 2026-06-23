--- v0 (2026-03-19)
+++ v1 (2026-06-23)
@@ -2815,51 +2815,51 @@
       </w:r>
       <w:r w:rsidRPr="00AB189B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CA7C7A" w14:textId="77777777" w:rsidR="002A3CB0" w:rsidRPr="00AB189B" w:rsidRDefault="002A3CB0" w:rsidP="002A3CB0">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6904,51 +6904,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="51288B8D" w14:textId="77777777" w:rsidR="00F33616" w:rsidRPr="00AB189B" w:rsidRDefault="00F33616">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44CEE45A" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="341B4825" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>