--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -1,149 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/media/image_rId14_document.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image_rId14_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId15_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId17_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId18_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId19_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId20_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId21_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId22_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId23_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId24_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId25_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId26_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId27_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId28_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="5F520385" w14:textId="77777777" w:rsidR="007206DE" w:rsidRPr="001D3828" w:rsidRDefault="007206DE" w:rsidP="007206DE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3828">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>THE IDEAL OPTION TO UNVEIL GALAPAGOS'UNDERWATER WONDERS EXPLORE THE GALAPAGOS ISLANDS DIFFERENTLY</w:t>
+        <w:t>GALAPAGOS DIVING ITINERARY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685DE78C" w14:textId="77777777" w:rsidR="007206DE" w:rsidRPr="009D1D60" w:rsidRDefault="007206DE" w:rsidP="007206DE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>8 Days – 7 Nights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEF9F09" w14:textId="77777777" w:rsidR="007206DE" w:rsidRPr="00941DB2" w:rsidRDefault="007206DE" w:rsidP="007206DE">
+    <w:p w14:paraId="75B4EE2A" w14:textId="08F5544C" w:rsidR="007206DE" w:rsidRPr="00941DB2" w:rsidRDefault="007206DE" w:rsidP="00803233">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941DB2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:400px;height:347.70797962649px" stroked="f">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="4793"/>
         <w:gridCol w:w="1820"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C497D" w:rsidRPr="001D60BF" w14:paraId="01C60578" w14:textId="77777777" w:rsidTr="00B74FB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3991" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5C589C72" w14:textId="77777777" w:rsidR="007C497D" w:rsidRPr="00A0502E" w:rsidRDefault="007C497D" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -500,51 +492,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diving at Punta Carrion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -732,51 +724,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Shark Bay / La Banana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -848,51 +840,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> La Ventana Islet / El Derrumbe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -964,51 +956,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> El Arenal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1080,51 +1072,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> The Darwin's Tower</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1196,51 +1188,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> El Arenal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1312,51 +1304,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> El Derrumbe and Shark Bay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1660,51 +1652,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cousin Rock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1827,166 +1819,50 @@
               <w:t>WEDNESDAY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="753EA4C4" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AM</w:t>
-            </w:r>
-[...114 lines deleted...]
-              <w:t>PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F43F8DF" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> Santa Cruz Island</w:t>
             </w:r>
@@ -2028,4409 +1904,2807 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D34EFDF" w14:textId="77777777" w:rsidR="007206DE" w:rsidRDefault="007206DE" w:rsidP="007206DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BE9797" w14:textId="77777777" w:rsidR="00D24806" w:rsidRPr="00A314DF" w:rsidRDefault="00D24806" w:rsidP="007206DE">
-[...26 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="228222C9" w14:textId="77777777" w:rsidR="000E619B" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB632A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAY 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6373476F" w14:textId="1AE37166" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="5D63CFE6" w14:textId="64CE954E" w:rsidR="00871D7B" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: BALTRA (AIRPORT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0D1C9DFD" w14:textId="15F23576" w:rsidR="003C4A75" w:rsidRPr="0065437D" w:rsidRDefault="00871D7B" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Welcome to Galapagos! Upon arrival at Baltra Airport, your naturalist guide will greet you and assist with the transfer to Itabaca Channel. This initial journey offers your first connection with the archipelago as you take a short ferry ride to Santa Cruz Island. Along the way, observe Baltra’s arid landscape and learn about its history as a former U.S. WWII airbase. This is just the beginning of the many fascinating stories awaiting you on your adventure.</w:t>
-[...25 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AFF432" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="75CCF884" w14:textId="77777777" w:rsidTr="003C4A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="521367C8" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4D8155FF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="605F2D49" w14:textId="77777777" w:rsidR="00871D7B" w:rsidRDefault="00871D7B" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE61963" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="22D540D1" w:rsidR="000F3AC7" w:rsidRPr="008D5996" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Welcome to Galapagos! Upon arrival at Baltra Airport, your naturalist guide will greet you and assist with the transfer to Itabaca Channel. This initial journey offers your first connection with the archipelago as you take a short ferry ride to Santa Cruz Island. Along the way, observe Baltra’s arid landscape and learn about its history as a former U.S. WWII airbase. This is just the beginning of the many fascinating stories awaiting you on your adventure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="59C754A3" w:rsidR="000F3AC7" w:rsidRPr="00806A6A" w:rsidRDefault="000F3AC7" w:rsidP="00806A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: BALTRA NORTHEAST / CHECK DIVE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8815AB" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44C04BA0" w14:textId="2DCC2854" w:rsidR="00126A24" w:rsidRPr="0065437D" w:rsidRDefault="00126A24" w:rsidP="00126A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="66A8DB9F" w14:textId="77777777" w:rsidTr="008776D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4C56639B" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Food</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="29380F1F" w14:textId="1419BE18" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...18 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="091D83CF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1723EE56" w14:textId="5328AA05" w:rsidR="003C4A75" w:rsidRPr="00882842" w:rsidRDefault="00126A24" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="5C00B965" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>Welcome to the Galapagos Islands! Today, we embark on an exciting diving adventure. Our journey begins at Baltra Airport, where our guide and the friendly crew will welcome us and assist with our luggage. From there, we’ll transfer to the yacht, settle in, and prepare to explore the stunning dive sites awaiting us in the days ahead. With crystal-clear waters and mesmerizing marine life, this expedition promises to be unforgettable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228222C9" w14:textId="77777777" w:rsidR="000E619B" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB632A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAY 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6373476F" w14:textId="1AE37166" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="5D63CFE6" w14:textId="64CE954E" w:rsidR="00871D7B" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: CARRION POINT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0D1C9DFD" w14:textId="15F23576" w:rsidR="003C4A75" w:rsidRPr="0065437D" w:rsidRDefault="00871D7B" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>As the sun rises on our first day of diving aboard the Galaxy Diver yacht, we can feel the excitement building for what's in store at our first dive site, Punta Carrion. We gather our gear, and with the guidance of our expert dive master instructors, we dive into the crystal-clear waters surrounding the stunning Santa Cruz Island. Descending deeper into the underwater world of Punta Carrion, we'll be immediately mesmerized by the incredible visibility and the abundance of marine life that surrounds us—schools of hammerhead and whale sharks, this last one available between June to December. At the same time, playful sea lions dart in and out of the rocky underwater cliffs.</w:t>
-[...25 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AFF432" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="75CCF884" w14:textId="77777777" w:rsidTr="003C4A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="521367C8" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4D8155FF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="605F2D49" w14:textId="77777777" w:rsidR="00871D7B" w:rsidRDefault="00871D7B" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE61963" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="22D540D1" w:rsidR="000F3AC7" w:rsidRPr="008D5996" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>As the sun rises on our first day of diving aboard the Galaxy Diver yacht, we can feel the excitement building for what's in store at our first dive site, Punta Carrion. We gather our gear, and with the guidance of our expert dive master instructors, we dive into the crystal-clear waters surrounding the stunning Santa Cruz Island. Descending deeper into the underwater world of Punta Carrion, we'll be immediately mesmerized by the incredible visibility and the abundance of marine life that surrounds us—schools of hammerhead and whale sharks, this last one available between June to December. At the same time, playful sea lions dart in and out of the rocky underwater cliffs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="59C754A3" w:rsidR="000F3AC7" w:rsidRPr="00806A6A" w:rsidRDefault="000F3AC7" w:rsidP="00806A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: IN ROUTE TO WOLF ISLAND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8815AB" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44C04BA0" w14:textId="2DCC2854" w:rsidR="00126A24" w:rsidRPr="0065437D" w:rsidRDefault="00126A24" w:rsidP="00126A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="66A8DB9F" w14:textId="77777777" w:rsidTr="008776D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4C56639B" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Food</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="29380F1F" w14:textId="1419BE18" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...18 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="091D83CF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1723EE56" w14:textId="5328AA05" w:rsidR="003C4A75" w:rsidRPr="00882842" w:rsidRDefault="00126A24" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="5C00B965" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>We learn more about the vivid and colorful world of tropical fish as we continue our exploration, including groups of surgeonfish, angelfish, and parrotfish. Luckily, we can even find a few secretive seahorses hidden in the reef's crevices.                Later, we joyfully discuss our underwater excursions. At the same time, the onboard cook makes a lovely lunch when we return to the Galaxy Diver. Finally, in the late afternoon, we'll begin our 14 hours of navigation through the Galapagos Sea to Wolf Island.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228222C9" w14:textId="77777777" w:rsidR="000E619B" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB632A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAY 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6373476F" w14:textId="1AE37166" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="5D63CFE6" w14:textId="64CE954E" w:rsidR="00871D7B" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: SHARK BAY / LA BANANA - A MAGNIFICENT MARINE EXPEDITION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="0D1C9DFD" w14:textId="15F23576" w:rsidR="003C4A75" w:rsidRPr="0065437D" w:rsidRDefault="00871D7B" w:rsidP="0065437D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AFF432" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="75CCF884" w14:textId="77777777" w:rsidTr="003C4A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="521367C8" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4D8155FF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="605F2D49" w14:textId="77777777" w:rsidR="00871D7B" w:rsidRDefault="00871D7B" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE61963" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="22D540D1" w:rsidR="000F3AC7" w:rsidRPr="008D5996" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Shark Bay at Wolf Island is one of the most exhilarating dive sites in the Galapagos. Its waters are home to massive schools of hammerhead and Galapagos sharks, and with some luck, we might even spot the ocean’s giants—whale sharks. The area is teeming with marine life, from Galapagos rays to sea turtles and tropical fish. After an unforgettable dive, we head to La Banana for a more playful but equally mesmerizing experience: sea lions darting and twirling around us, showcasing their incredible agility and curiosity in their natural habitat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="59C754A3" w:rsidR="000F3AC7" w:rsidRPr="00806A6A" w:rsidRDefault="000F3AC7" w:rsidP="00806A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>PM: LA VENTANA ISLET / EL DERRUMBE A MAGNIFICENT MARINE EXPEDITION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8815AB" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44C04BA0" w14:textId="2DCC2854" w:rsidR="00126A24" w:rsidRPr="0065437D" w:rsidRDefault="00126A24" w:rsidP="00126A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="66A8DB9F" w14:textId="77777777" w:rsidTr="008776D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4C56639B" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Food</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="29380F1F" w14:textId="1419BE18" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...18 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="091D83CF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1723EE56" w14:textId="5328AA05" w:rsidR="003C4A75" w:rsidRPr="00882842" w:rsidRDefault="00126A24" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="5C00B965" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>The Landslide at Wolf Island is one of the most famous dive sites in the Galapagos, accessible only by liveaboard. Named after German geologist Theodor Wolf, who mapped and studied the archipelago, this marine sanctuary teems with life. Schools of hammerhead and Galapagos sharks dominate the scene, while the occasional whale shark graces the depths. Rays, sea turtles, marine mammals, and an array of tropical fish add to the site’s dynamic ecosystem, making every dive an extraordinary adventure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228222C9" w14:textId="77777777" w:rsidR="000E619B" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB632A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAY 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6373476F" w14:textId="1AE37166" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="5D63CFE6" w14:textId="64CE954E" w:rsidR="00871D7B" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: EL ARENAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0D1C9DFD" w14:textId="15F23576" w:rsidR="003C4A75" w:rsidRPr="0065437D" w:rsidRDefault="00871D7B" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Located deep in the Pacific, Darwin Island is a marine sanctuary renowned for its biodiversity. Alongside Wolf, it is one of the world’s premier dive spots. At El Arenal, a legendary site beneath Darwin’s Arch, nutrient-rich waters create an unparalleled spectacle. Dolphins hunt schools of fish while hammerhead and Galapagos sharks patrol the depths. If lucky, you may encounter whale sharks, tiger sharks, or even orcas. With moderate to strong currents and outstanding visibility, this site offers an unforgettable experience for diving enthusiasts.</w:t>
-[...25 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AFF432" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="75CCF884" w14:textId="77777777" w:rsidTr="003C4A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="521367C8" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4D8155FF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="605F2D49" w14:textId="77777777" w:rsidR="00871D7B" w:rsidRDefault="00871D7B" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE61963" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="22D540D1" w:rsidR="000F3AC7" w:rsidRPr="008D5996" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Located deep in the Pacific, Darwin Island is a marine sanctuary renowned for its biodiversity. Alongside Wolf, it is one of the world’s premier dive spots. At El Arenal, a legendary site beneath Darwin’s Arch, nutrient-rich waters create an unparalleled spectacle. Dolphins hunt schools of fish while hammerhead and Galapagos sharks patrol the depths. If lucky, you may encounter whale sharks, tiger sharks, or even orcas. With moderate to strong currents and outstanding visibility, this site offers an unforgettable experience for diving enthusiasts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="59C754A3" w:rsidR="000F3AC7" w:rsidRPr="00806A6A" w:rsidRDefault="000F3AC7" w:rsidP="00806A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>PM: THE DARWINS TOWER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:201px" stroked="f">
             <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8815AB" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44C04BA0" w14:textId="2DCC2854" w:rsidR="00126A24" w:rsidRPr="0065437D" w:rsidRDefault="00126A24" w:rsidP="00126A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="66A8DB9F" w14:textId="77777777" w:rsidTr="008776D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4C56639B" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Food</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="29380F1F" w14:textId="1419BE18" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...18 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="091D83CF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1723EE56" w14:textId="5328AA05" w:rsidR="003C4A75" w:rsidRPr="00882842" w:rsidRDefault="00126A24" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="5C00B965" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>We head to Darwin’s Tower, better known as Darwin’s Arch, one of the most legendary dive sites on the planet. This majestic rock formation serves as a gathering point for Galapagos’ incredible marine biodiversity. Beneath the waves, an awe-inspiring spectacle unfolds: vibrant coral reefs teeming with life, schools of colorful tropical fish, and, most impressively, the imposing presence of hammerhead sharks gliding gracefully through the depths. The experience of diving here is truly unmatched—one that will stay with you forever.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228222C9" w14:textId="77777777" w:rsidR="000E619B" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB632A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAY 5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6373476F" w14:textId="1AE37166" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="5D63CFE6" w14:textId="64CE954E" w:rsidR="00871D7B" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: EL ARENAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0D1C9DFD" w14:textId="15F23576" w:rsidR="003C4A75" w:rsidRPr="0065437D" w:rsidRDefault="00871D7B" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>We begin our day at El Arenal, one of the most thrilling dive sites in the Galapagos. As we descend, we enter a vibrant world of coral reefs and stunning volcanic formations. The marine life here is truly spectacular—hammerhead and Galapagos sharks roam in large schools while dolphins weave through fish shoals. If luck is on our side, we might spot whale sharks, tiger sharks, or even orcas. This site is not only remarkable for its wildlife but also for its striking geological formations, a testament to the archipelago’s volcanic past.</w:t>
-[...25 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250.16611295681px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AFF432" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="75CCF884" w14:textId="77777777" w:rsidTr="003C4A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="521367C8" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4D8155FF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="605F2D49" w14:textId="77777777" w:rsidR="00871D7B" w:rsidRDefault="00871D7B" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE61963" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="22D540D1" w:rsidR="000F3AC7" w:rsidRPr="008D5996" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We begin our day at El Arenal, one of the most thrilling dive sites in the Galapagos. As we descend, we enter a vibrant world of coral reefs and stunning volcanic formations. The marine life here is truly spectacular—hammerhead and Galapagos sharks roam in large schools while dolphins weave through fish shoals. If luck is on our side, we might spot whale sharks, tiger sharks, or even orcas. This site is not only remarkable for its wildlife but also for its striking geological formations, a testament to the archipelago’s volcanic past.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="59C754A3" w:rsidR="000F3AC7" w:rsidRPr="00806A6A" w:rsidRDefault="000F3AC7" w:rsidP="00806A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>PM: EL DERRUMBE AND SHARK BAY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId24" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8815AB" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44C04BA0" w14:textId="2DCC2854" w:rsidR="00126A24" w:rsidRPr="0065437D" w:rsidRDefault="00126A24" w:rsidP="00126A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="66A8DB9F" w14:textId="77777777" w:rsidTr="008776D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4C56639B" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Food</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="29380F1F" w14:textId="1419BE18" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...18 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="091D83CF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1723EE56" w14:textId="5328AA05" w:rsidR="003C4A75" w:rsidRPr="00882842" w:rsidRDefault="00126A24" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="5C00B965" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>Explore the legendary waters of Wolf Island at two of its most iconic sites. At El Derrumbe, you will navigate underwater cliffs and caves teeming with sea turtles, eagle rays, and playful sea lions, with the rare and thrilling opportunity to spot bull sharks in the shallows. The adventure continues at Shark Bay, an underwater paradise dominated by Galapagos sharks. For those diving between July and November, this site offers a breathtaking chance to encounter the majestic whale shark, one of the ocean’s most awe-inspiring giants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228222C9" w14:textId="77777777" w:rsidR="000E619B" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB632A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAY 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6373476F" w14:textId="1AE37166" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="5D63CFE6" w14:textId="64CE954E" w:rsidR="00871D7B" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: DOUGLAS CAPE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0D1C9DFD" w14:textId="15F23576" w:rsidR="003C4A75" w:rsidRPr="0065437D" w:rsidRDefault="00871D7B" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Experience the magic of Douglas Cape, a unique site famous for the world’s only seafaring lizards: the Galapagos marine iguanas. Observe these prehistoric creatures as they bask on the volcanic rocks before plunging into the sea for their underwater feeding sessions. Watching them glide gracefully to feed on algae is a mesmerizing spectacle found nowhere else on Earth. The adventure doesn't end there; the nutrient-rich waters of Douglas Cape also offer frequent encounters with Galapagos penguins, sea lions, and vibrant schools of tropical fish.</w:t>
-[...25 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:198.5111662531px" stroked="f">
             <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AFF432" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="75CCF884" w14:textId="77777777" w:rsidTr="003C4A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="521367C8" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4D8155FF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="605F2D49" w14:textId="77777777" w:rsidR="00871D7B" w:rsidRDefault="00871D7B" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE61963" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="22D540D1" w:rsidR="000F3AC7" w:rsidRPr="008D5996" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Experience the magic of Douglas Cape, a unique site famous for the world’s only seafaring lizards: the Galapagos marine iguanas. Observe these prehistoric creatures as they bask on the volcanic rocks before plunging into the sea for their underwater feeding sessions. Watching them glide gracefully to feed on algae is a mesmerizing spectacle found nowhere else on Earth. The adventure doesnand#039;t end there; the nutrient-rich waters of Douglas Cape also offer frequent encounters with Galapagos penguins, sea lions, and vibrant schools of tropical fish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="59C754A3" w:rsidR="000F3AC7" w:rsidRPr="00806A6A" w:rsidRDefault="000F3AC7" w:rsidP="00806A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t>PM: VICENTE ROCA POINT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8815AB" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44C04BA0" w14:textId="2DCC2854" w:rsidR="00126A24" w:rsidRPr="0065437D" w:rsidRDefault="00126A24" w:rsidP="00126A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="66A8DB9F" w14:textId="77777777" w:rsidTr="008776D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4C56639B" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Food</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="29380F1F" w14:textId="1419BE18" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...18 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="091D83CF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1723EE56" w14:textId="5328AA05" w:rsidR="003C4A75" w:rsidRPr="00882842" w:rsidRDefault="00126A24" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="5C00B965" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>Vicente Roca Point offers a breathtaking natural spectacle, featuring some of the tallest cliffs in Galapagos and intriguing volcanic formations. While there are no trails, a dinghy tour along the shore provides an up-close look at the areaand#039;s rich wildlife. Highlights include flightless cormorants, blue-footed boobies, pelicans, and sea turtles. The site is also home to Galapagos fur seals and marine iguanas basking on the rocks. Moreover, the deep waters surrounding the area make it an excellent spot for dolphin and whale sightings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
+      <w:r w:rsidRPr="0097321D">
+        <w:t>Stunning Views, Galapagos penguins, Flightless cormorants, Marine iguanas, Sea turtles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228222C9" w14:textId="77777777" w:rsidR="000E619B" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB632A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAY 7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6373476F" w14:textId="1AE37166" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="5D63CFE6" w14:textId="64CE954E" w:rsidR="00871D7B" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: COUSIN ROCK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="0D1C9DFD" w14:textId="15F23576" w:rsidR="003C4A75" w:rsidRPr="0065437D" w:rsidRDefault="00871D7B" w:rsidP="0065437D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId27" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AFF432" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="75CCF884" w14:textId="77777777" w:rsidTr="003C4A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="521367C8" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4D8155FF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="605F2D49" w14:textId="77777777" w:rsidR="00871D7B" w:rsidRDefault="00871D7B" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE61963" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="22D540D1" w:rsidR="000F3AC7" w:rsidRPr="008D5996" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Our final dive takes us to Cousin Rock, a fascinating dive site where corals and gorgonians create a mesmerizing underwater scene. Seahorses, reef fish, and colorful nudibranchs hide among the formations. Watch the agile coral hawkfish darting around, and as we dive deeper, we might spot graceful eagle rays gliding by or a white-tip shark resting in a crevice. If lucky, we could encounter schools of barracudas and mobula rays. To end on a high note, playful sea lions will join us for a final underwater adventure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="59C754A3" w:rsidR="000F3AC7" w:rsidRPr="00806A6A" w:rsidRDefault="000F3AC7" w:rsidP="00806A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: HIGHLANDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId28" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8815AB" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44C04BA0" w14:textId="2DCC2854" w:rsidR="00126A24" w:rsidRPr="0065437D" w:rsidRDefault="00126A24" w:rsidP="00126A24">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:t/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="66A8DB9F" w14:textId="77777777" w:rsidTr="008776D2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4C56639B" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Food</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="29380F1F" w14:textId="1419BE18" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="008776D2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...18 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="091D83CF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1723EE56" w14:textId="5328AA05" w:rsidR="003C4A75" w:rsidRPr="00882842" w:rsidRDefault="00126A24" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126A24">
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="5C00B965" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:t>Enjoy a scenic journey into the lush highlands of Santa Cruz. Walk through a reserve where you may spot giant tortoises—some weighing over 600 pounds—grazing peacefully. Observe endemic birds such as finches and flycatchers. If included in your itinerary, explore a lava tunnel, a fascinating remnant of the volcanic forces that shaped these islands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
+      <w:r w:rsidRPr="0097321D">
+        <w:t>Lava tunnels, Darwin finches, Galapagos flycatchers, Giant tortoises, Barn owls, White-cheeked pintails</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="228222C9" w14:textId="77777777" w:rsidR="000E619B" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB632A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DAY 8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6373476F" w14:textId="1AE37166" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="001D442E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="5D63CFE6" w14:textId="64CE954E" w:rsidR="00871D7B" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PM: BALTRA (AIRPORT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0D1C9DFD" w14:textId="15F23576" w:rsidR="003C4A75" w:rsidRPr="0065437D" w:rsidRDefault="00871D7B" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
-[...25 lines deleted...]
-      <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AFF432" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="006B0072" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...9 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="47"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="003C4A75" w14:paraId="75CCF884" w14:textId="77777777" w:rsidTr="003C4A75">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="521367C8" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRPr="00F90EF1" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Immersions:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="4D8155FF" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="003C4A75">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="605F2D49" w14:textId="77777777" w:rsidR="00871D7B" w:rsidRDefault="00871D7B" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE61963" w14:textId="77777777" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="22D540D1" w:rsidR="000F3AC7" w:rsidRPr="008D5996" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="59C754A3" w:rsidR="000F3AC7" w:rsidRPr="00806A6A" w:rsidRDefault="000F3AC7" w:rsidP="00806A6A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871D7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="5C00B965" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="4DFD816E" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115B2744" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00F33616" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...742 lines deleted...]
-    <w:p w14:paraId="08A7AE95" w14:textId="77777777" w:rsidR="00550C66" w:rsidRDefault="00550C66" w:rsidP="000F3AC7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1085"/>
       </w:tblGrid>
     </w:tbl>
-    <w:p w14:paraId="75A7CBEB" w14:textId="77777777" w:rsidR="006F219D" w:rsidRPr="007206DE" w:rsidRDefault="006F219D" w:rsidP="000F3AC7"/>
+    <w:p w14:paraId="75A7CBEB" w14:textId="77777777" w:rsidR="006F219D" w:rsidRPr="007206DE" w:rsidRDefault="006F219D" w:rsidP="00882842"/>
     <w:sectPr w:rsidR="006F219D" w:rsidRPr="007206DE" w:rsidSect="008852A8">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="2940" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24A3F207" w14:textId="77777777" w:rsidR="00E93049" w:rsidRDefault="00E93049" w:rsidP="00592F40">
+    <w:p w14:paraId="72221A17" w14:textId="77777777" w:rsidR="00CD3A9B" w:rsidRDefault="00CD3A9B" w:rsidP="00592F40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A72DF7F" w14:textId="77777777" w:rsidR="00E93049" w:rsidRDefault="00E93049" w:rsidP="00592F40">
+    <w:p w14:paraId="105F1AF1" w14:textId="77777777" w:rsidR="00CD3A9B" w:rsidRDefault="00CD3A9B" w:rsidP="00592F40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="19786F9D" w14:textId="77777777" w:rsidR="008852A8" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="0FA1598B" w14:textId="24DBB451" w:rsidR="00592F40" w:rsidRPr="00592F40" w:rsidRDefault="008852A8" w:rsidP="008852A8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BA144B8" wp14:editId="4DABE400">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-906035</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -6528,90 +4802,90 @@
     </w:r>
     <w:r w:rsidR="00592F40" w:rsidRPr="00592F40">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>onboard</w:t>
     </w:r>
     <w:r w:rsidR="00592F40" w:rsidRPr="00592F40">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="3BEB8FE6" w14:textId="77777777" w:rsidR="008852A8" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D8DD379" w14:textId="77777777" w:rsidR="00E93049" w:rsidRDefault="00E93049" w:rsidP="00592F40">
+    <w:p w14:paraId="7E21BAE4" w14:textId="77777777" w:rsidR="00CD3A9B" w:rsidRDefault="00CD3A9B" w:rsidP="00592F40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51BCA137" w14:textId="77777777" w:rsidR="00E93049" w:rsidRDefault="00E93049" w:rsidP="00592F40">
+    <w:p w14:paraId="2D071432" w14:textId="77777777" w:rsidR="00CD3A9B" w:rsidRDefault="00CD3A9B" w:rsidP="00592F40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="03E7FE56" w14:textId="77777777" w:rsidR="008852A8" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="34CDD8C8" w14:textId="06A2E93A" w:rsidR="00592F40" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32D9F7CA" wp14:editId="0224FBE4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-449427</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="1365256"/>
           <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="978321719" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6631,225 +4905,252 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7560000" cy="1365256"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="13C65C7D" w14:textId="77777777" w:rsidR="008852A8" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="111"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MjE0Mzc2MTc1MTECIiUdpeDU4uLM/DyQAvNaABsnViUsAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00592F40"/>
     <w:rsid w:val="00051A10"/>
     <w:rsid w:val="000A1140"/>
     <w:rsid w:val="000E5660"/>
+    <w:rsid w:val="000E619B"/>
     <w:rsid w:val="000F3AC7"/>
     <w:rsid w:val="00114101"/>
+    <w:rsid w:val="00126A24"/>
     <w:rsid w:val="001700D1"/>
+    <w:rsid w:val="001D442E"/>
     <w:rsid w:val="00230FF7"/>
     <w:rsid w:val="00257FEB"/>
     <w:rsid w:val="002601D1"/>
     <w:rsid w:val="002614E8"/>
     <w:rsid w:val="00263421"/>
     <w:rsid w:val="00270092"/>
     <w:rsid w:val="002F5BD1"/>
     <w:rsid w:val="00312EF3"/>
     <w:rsid w:val="00342F11"/>
     <w:rsid w:val="00344A5F"/>
     <w:rsid w:val="00395DC9"/>
+    <w:rsid w:val="003C4A75"/>
     <w:rsid w:val="003D4273"/>
     <w:rsid w:val="003E194B"/>
     <w:rsid w:val="003E3570"/>
+    <w:rsid w:val="00400996"/>
+    <w:rsid w:val="00436008"/>
+    <w:rsid w:val="00453044"/>
     <w:rsid w:val="00462931"/>
     <w:rsid w:val="00464CBA"/>
     <w:rsid w:val="004D1B39"/>
     <w:rsid w:val="004D7178"/>
     <w:rsid w:val="004D7688"/>
     <w:rsid w:val="004E7D38"/>
     <w:rsid w:val="00511D1D"/>
     <w:rsid w:val="00532C7E"/>
     <w:rsid w:val="005343E7"/>
     <w:rsid w:val="00541972"/>
     <w:rsid w:val="00541DA6"/>
     <w:rsid w:val="00550C66"/>
     <w:rsid w:val="00592F40"/>
     <w:rsid w:val="00597E2F"/>
     <w:rsid w:val="006516C1"/>
+    <w:rsid w:val="0065437D"/>
     <w:rsid w:val="00675598"/>
     <w:rsid w:val="006761DE"/>
     <w:rsid w:val="00683689"/>
+    <w:rsid w:val="00684174"/>
     <w:rsid w:val="006F219D"/>
+    <w:rsid w:val="006F5865"/>
     <w:rsid w:val="007039A0"/>
     <w:rsid w:val="007206DE"/>
     <w:rsid w:val="00723D58"/>
     <w:rsid w:val="007817C5"/>
     <w:rsid w:val="007A3616"/>
+    <w:rsid w:val="007A63DD"/>
     <w:rsid w:val="007B6C10"/>
     <w:rsid w:val="007C497D"/>
+    <w:rsid w:val="007E4A82"/>
     <w:rsid w:val="007E531B"/>
+    <w:rsid w:val="00803233"/>
+    <w:rsid w:val="00806A6A"/>
     <w:rsid w:val="00815CB4"/>
+    <w:rsid w:val="0083370C"/>
     <w:rsid w:val="00834FE8"/>
     <w:rsid w:val="00836DE5"/>
+    <w:rsid w:val="00871D7B"/>
     <w:rsid w:val="00874EE7"/>
     <w:rsid w:val="008815A4"/>
+    <w:rsid w:val="00882842"/>
     <w:rsid w:val="008852A8"/>
+    <w:rsid w:val="008D5996"/>
     <w:rsid w:val="008E79D4"/>
     <w:rsid w:val="008F7719"/>
     <w:rsid w:val="009B1283"/>
     <w:rsid w:val="009D5494"/>
+    <w:rsid w:val="009E61C2"/>
     <w:rsid w:val="009F75C7"/>
     <w:rsid w:val="00A0724D"/>
     <w:rsid w:val="00A32319"/>
+    <w:rsid w:val="00A73A89"/>
     <w:rsid w:val="00A80B00"/>
     <w:rsid w:val="00AD17A0"/>
     <w:rsid w:val="00AD4734"/>
     <w:rsid w:val="00B11F35"/>
     <w:rsid w:val="00B13863"/>
     <w:rsid w:val="00B27287"/>
     <w:rsid w:val="00B3360C"/>
     <w:rsid w:val="00B35F0B"/>
     <w:rsid w:val="00B36FC6"/>
     <w:rsid w:val="00B74FB0"/>
     <w:rsid w:val="00B751DC"/>
     <w:rsid w:val="00B76D65"/>
     <w:rsid w:val="00B95380"/>
+    <w:rsid w:val="00BA618F"/>
+    <w:rsid w:val="00BB1174"/>
+    <w:rsid w:val="00BC0349"/>
     <w:rsid w:val="00BF7964"/>
     <w:rsid w:val="00C258C4"/>
     <w:rsid w:val="00C339D8"/>
+    <w:rsid w:val="00C5270A"/>
     <w:rsid w:val="00C81580"/>
     <w:rsid w:val="00C842F6"/>
     <w:rsid w:val="00CA3CC8"/>
+    <w:rsid w:val="00CD3A9B"/>
     <w:rsid w:val="00D24806"/>
+    <w:rsid w:val="00DA0FEA"/>
     <w:rsid w:val="00DB4E61"/>
     <w:rsid w:val="00DD4A1B"/>
     <w:rsid w:val="00DF3C07"/>
     <w:rsid w:val="00DF453B"/>
     <w:rsid w:val="00E346AC"/>
     <w:rsid w:val="00E45C9F"/>
     <w:rsid w:val="00E60E53"/>
     <w:rsid w:val="00E666FC"/>
     <w:rsid w:val="00E7537D"/>
     <w:rsid w:val="00E93049"/>
     <w:rsid w:val="00EC496A"/>
     <w:rsid w:val="00F05523"/>
     <w:rsid w:val="00F349A7"/>
     <w:rsid w:val="00F35ECE"/>
     <w:rsid w:val="00F4011F"/>
     <w:rsid w:val="00F42155"/>
     <w:rsid w:val="00F4574E"/>
     <w:rsid w:val="00F90EF1"/>
     <w:rsid w:val="00F91F76"/>
     <w:rsid w:val="00F97E5F"/>
+    <w:rsid w:val="00FB632A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-EC"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D7861EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C288BA7F-BC42-46CD-AC3C-BB6AFA16F37D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-EC" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7238,51 +5539,50 @@
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DF3C07"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -7400,51 +5700,51 @@
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F4574E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="18432176">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1685740534">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7678,51 +5978,51 @@
           <w:divsChild>
             <w:div w:id="1767387304">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId14_document.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId14_document.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -7988,83 +6288,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>634</Characters>
+  <Pages>1</Pages>
+  <Words>71</Words>
+  <Characters>393</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>748</CharactersWithSpaces>
+  <CharactersWithSpaces>463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katherine Villegas Báez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bee5102647648da7e69f821b2591afa6c7d6863a4ba4e15727ca39f75429ad1e</vt:lpwstr>
   </property>