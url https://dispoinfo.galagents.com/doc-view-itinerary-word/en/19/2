--- v1 (2026-06-07)
+++ v2 (2026-09-15)
@@ -4579,50 +4579,106 @@
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8815AB" w14:textId="43DA7276" w:rsidR="000F3AC7" w:rsidRPr="00400996" w:rsidRDefault="000F3AC7" w:rsidP="00400996">
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1085"/>
       </w:tblGrid>
+      <w:tr w:rsidR="006F219D" w14:paraId="576EB99A" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4146E291" w14:textId="77777777" w:rsidR="006F219D" w:rsidRPr="00582186" w:rsidRDefault="006F219D" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F219D" w14:paraId="3BC43E55" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD33C7C" w14:textId="77777777" w:rsidR="006F219D" w:rsidRPr="00582186" w:rsidRDefault="006F219D" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="75A7CBEB" w14:textId="77777777" w:rsidR="006F219D" w:rsidRPr="007206DE" w:rsidRDefault="006F219D" w:rsidP="00882842"/>
     <w:sectPr w:rsidR="006F219D" w:rsidRPr="007206DE" w:rsidSect="008852A8">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="2940" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="72221A17" w14:textId="77777777" w:rsidR="00CD3A9B" w:rsidRDefault="00CD3A9B" w:rsidP="00592F40">
       <w:r>
         <w:separator/>
       </w:r>