--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -2837,51 +2837,51 @@
       </w:r>
       <w:r w:rsidRPr="00E323B4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1016FF57" w14:textId="77777777" w:rsidR="006E3272" w:rsidRPr="00E323B4" w:rsidRDefault="006E3272" w:rsidP="006E3272">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B53F03A" w14:textId="77777777" w:rsidR="007B5914" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E33C327" w14:textId="77777777" w:rsidR="007B5914" w:rsidRPr="006B0072" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -8120,51 +8120,51 @@
       </w:r>
       <w:r w:rsidRPr="00E323B4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB2D16F" w14:textId="77777777" w:rsidR="006E3272" w:rsidRPr="00E323B4" w:rsidRDefault="006E3272" w:rsidP="006E3272">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB4A91A" w14:textId="77777777" w:rsidR="007B5914" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC8493A" w14:textId="77777777" w:rsidR="007B5914" w:rsidRPr="006B0072" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>