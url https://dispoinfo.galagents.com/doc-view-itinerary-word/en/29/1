--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/media/image_rId16_document.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId17_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId18_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId19_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId20_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId21_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId22_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId23_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId24_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId25_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId26_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId27_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId28_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75C1E4F4" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="0031766B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -664,51 +664,51 @@
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> Santa Cruz Island :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Black Turtle Cove</w:t>
+              <w:t xml:space="preserve"> Bachas Beach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CAA9E93" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00C84887">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -716,51 +716,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28923F27" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00C84887">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D8D752A" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00C84887">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -3615,114 +3615,114 @@
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B95A14" w14:textId="0211652A" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00F47E2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: BLACK TURTLE COVE</w:t>
+        <w:t>PM: BACHAS BEACH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C19C44" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00E3007F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Set off on a dinghy tour through Black Turtle Cove, a shallow-water haven surrounded by lush mangroves. This sanctuary is home to sea turtles, reef sharks, and various species of rays. It also serves as a crucial breeding ground for turtles and sharks. Watch herons, boobies, and pelicans hunt among schools of anchovies. Though there’s no landing, the incredible wildlife seen from the boat offers an up-close and unforgettable experience.</w:t>
+        <w:t>After, we will go to the beach known as Bachas, located north of Santa Cruz Island. Here we can snorkel or take a relaxing walk on the beach. For this, we will make a wet landing, in which we will jump from the panga to the shore of the beach. Again, we recommend disembarking barefoot and wearing light walking shoes for the rest of the journey. The saltwater lagoon behind the beach often has great blue herons and small birds. Both beaches are nesting areas for green sea turtles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20894B79" w14:textId="77777777" w:rsidR="006C69CD" w:rsidRDefault="006C69CD" w:rsidP="006C69CD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E212478" w14:textId="77777777" w:rsidR="006C69CD" w:rsidRPr="00FE51E8" w:rsidRDefault="006C69CD" w:rsidP="006C69CD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE51E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00FE51E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE51E8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Mangroves, White-tipped and black-tipped reef sharks, Green sea turtles, Rays, Herons, Blue footed boobies, Reef sharks</w:t>
+        <w:t>Stunning Views, Blue footed boobies, White-cheeked pintails, American flamingoes, Sandpipers, Lava gulls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43567141" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00E3007F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5353" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="3374"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E3007F" w14:paraId="0A069852" w14:textId="77777777" w:rsidTr="00F47E2F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3823,51 +3823,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F43762F" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00F47E2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>1,6 km / 1 mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E3007F" w14:paraId="5C97DD7D" w14:textId="77777777" w:rsidTr="00F47E2F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79855A9B" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00F47E2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -4028,51 +4028,51 @@
             <w:tcW w:w="3374" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C426942" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00F47E2F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>HIKING</w:t>
+              <w:t>HIKING,SNORKEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="146D97D6" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00F47E2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D85D032" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="006C69CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -10359,51 +10359,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1942181891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>