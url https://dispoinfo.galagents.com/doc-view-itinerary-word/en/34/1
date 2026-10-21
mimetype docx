--- v2 (2026-09-06)
+++ v3 (2026-10-21)
@@ -4125,52 +4125,53 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PM: ISABELA ISLAND WETLANDS AND BREEDING CENTER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CA55C7" w14:textId="77777777" w:rsidR="008F4BF1" w:rsidRDefault="008F4BF1" w:rsidP="0068066F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>In the afternoon, explore the wetlands of Isabela Island — a vital ecosystem for the biodiversity of Galapagos. Walk along trails surrounded by mangroves and saline lagoons where pink flamingos, blue-billed ducks, and other aquatic birds thrive. This natural sanctuary offers a glimpse into the island’s remarkable wildlife and the harmony between land and water.
-Continue to the Breeding Center, where you’ll observe giant tortoises at different stages of life and learn about the efforts to protect and repopulate these emblematic species. This visit provides valuable insight into Galapagos’ conservation initiatives and the importance of preserving its fragile ecosystems.</w:t>
+        <w:t>In the afternoon, explore the wetlands of Isabela Island — a vital ecosystem for the biodiversity of Galapagos. Walk along trails surrounded by mangroves and saline lagoons where pink flamingos, blue-billed ducks, and other aquatic birds thrive. This natural sanctuary offers a glimpse into the island’s remarkable wildlife and the harmony between land and water.</w:t>
+        <w:br/>
+        <w:t>Continue to the Breeding Center, where you’ll observe giant tortoises at different stages of life and learn about the efforts to protect and repopulate these emblematic species. This visit provides valuable insight into Galapagos’ conservation initiatives and the importance of preserving its fragile ecosystems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFCDAA7" w14:textId="77777777" w:rsidR="007F6B43" w:rsidRDefault="007F6B43" w:rsidP="007F6B43">
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="055D1582" w14:textId="77777777" w:rsidR="007F6B43" w:rsidRPr="00F43ABF" w:rsidRDefault="007F6B43" w:rsidP="007F6B43">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43ABF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00F43ABF">
         <w:rPr>
           <w:b/>
           <w:bCs/>