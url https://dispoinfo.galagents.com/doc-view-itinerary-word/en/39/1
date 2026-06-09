--- v0 (2026-03-06)
+++ v1 (2026-06-09)
@@ -3777,51 +3777,51 @@
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE11F1A" w14:textId="6A647796" w:rsidR="00F8701A" w:rsidRPr="00B26E09" w:rsidRDefault="00F8701A" w:rsidP="00F8701A">
       <w:r w:rsidRPr="00B26E09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00B26E09">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A96569F" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F4345" w14:paraId="2ECAADFE" w14:textId="77777777" w:rsidTr="001C5212">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="6485EAC6" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>