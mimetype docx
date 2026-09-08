--- v1 (2026-06-09)
+++ v2 (2026-09-08)
@@ -1440,51 +1440,51 @@
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590F62CF" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E4E8507" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3736,51 +3736,51 @@
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DD1D5CD" w14:textId="72E84AEA" w:rsidR="006F4345" w:rsidRPr="00E77F78" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F78">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PM: BALTRA AIRPORT (RETURN)</w:t>
+        <w:t>AM: BALTRA AIRPORT (RETURN)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4603E3A7" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A69DA51" w14:textId="0E8B6F69" w:rsidR="00104698" w:rsidRDefault="00104698" w:rsidP="007D62DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE11F1A" w14:textId="6A647796" w:rsidR="00F8701A" w:rsidRPr="00B26E09" w:rsidRDefault="00F8701A" w:rsidP="00F8701A">
       <w:r w:rsidRPr="00B26E09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>
@@ -4467,50 +4467,106 @@
     <w:p w14:paraId="3577CE3D" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="006F4345">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1085"/>
       </w:tblGrid>
+      <w:tr w:rsidR="00AD3709" w14:paraId="4D4BC141" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4A527F" w14:textId="77777777" w:rsidR="00AD3709" w:rsidRPr="00582186" w:rsidRDefault="00AD3709" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD3709" w14:paraId="6BD99F1C" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E41C2C3" w14:textId="77777777" w:rsidR="00AD3709" w:rsidRPr="00582186" w:rsidRDefault="00AD3709" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="502FCAC8" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="006F4345">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54834594" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="006F4345">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006F4345" w:rsidSect="002E693F">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2694" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>