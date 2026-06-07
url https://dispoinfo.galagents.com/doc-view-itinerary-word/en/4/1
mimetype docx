--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/media/image_rId15_document.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image_rId15_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId17_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId18_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId19_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId20_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId21_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId22_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId23_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId24_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId25_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId26_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId27_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId28_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4CF7B7CC" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2413,51 +2413,51 @@
     <w:p w14:paraId="231EA56F" w14:textId="77777777" w:rsidR="007C454D" w:rsidRDefault="007C454D" w:rsidP="007C454D">
       <w:r w:rsidRPr="003A3B2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EABE17" w14:textId="065B9C9E" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C97302" w14:paraId="02707EF0" w14:textId="77777777" w:rsidTr="007C454D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="068B5C9D" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00000000">
             <w:pPr>
@@ -3569,99 +3569,99 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: VICENTE ROCA POINT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17ECC87B" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Vicente Roca Point offers a breathtaking natural spectacle, featuring some of the tallest cliffs in Galapagos and intriguing volcanic formations. While there are no trails, a dinghy tour along the shore provides an up-close look at the area's rich wildlife. Highlights include flightless cormorants, blue-footed boobies, pelicans, and sea turtles. The site is also home to Galapagos fur seals and marine iguanas basking on the rocks. Moreover, the deep waters surrounding the area make it an excellent spot for dolphin and whale sightings.</w:t>
+        <w:t>Vicente Roca Point offers a breathtaking natural spectacle, featuring some of the tallest cliffs in Galapagos and intriguing volcanic formations. While there are no trails, a dinghy tour along the shore provides an up-close look at the areaand#039;s rich wildlife. Highlights include flightless cormorants, blue-footed boobies, pelicans, and sea turtles. The site is also home to Galapagos fur seals and marine iguanas basking on the rocks. Moreover, the deep waters surrounding the area make it an excellent spot for dolphin and whale sightings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D13D05" w14:textId="77777777" w:rsidR="007C454D" w:rsidRDefault="007C454D" w:rsidP="007C454D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Snorkel Experience:  </w:t>
             </w:r>
             <w:r>
               <w:t>Snorkel in the cove to look for sea turtles, penguins, sea lions, cormorants, rays and many different species of fish. Look for fan corals, sponges and other invertebrates growing on the walls.</w:t>
             </w:r>
           </w:p>
         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231EA56F" w14:textId="77777777" w:rsidR="007C454D" w:rsidRDefault="007C454D" w:rsidP="007C454D">
       <w:r w:rsidRPr="003A3B2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Highlights: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0097321D">
         <w:t>Stunning Views, Galapagos penguins, Flightless cormorants, Marine iguanas, Sea turtles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56EABE17" w14:textId="065B9C9E" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C97302" w14:paraId="02707EF0" w14:textId="77777777" w:rsidTr="007C454D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="068B5C9D" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00000000">
             <w:pPr>
@@ -6201,51 +6201,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00253090">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6ECA1E" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C97302" w14:paraId="3E2AD4C8" w14:textId="77777777" w:rsidTr="007C454D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="5B4CD051" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00000000">
             <w:pPr>
@@ -8175,51 +8175,51 @@
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00731B13"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:val="es-EC" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>