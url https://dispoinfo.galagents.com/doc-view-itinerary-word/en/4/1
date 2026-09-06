--- v1 (2026-06-07)
+++ v2 (2026-09-06)
@@ -2185,51 +2185,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EB0DA07" w14:textId="77777777" w:rsidR="00275A36" w:rsidRDefault="00275A36" w:rsidP="00275A36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11A9268C" w14:textId="77777777" w:rsidR="00275A36" w:rsidRDefault="00275A36" w:rsidP="00275A36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> Santa Cruz Island :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -6153,51 +6153,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D37387" w14:textId="35B8E88B" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: BALTRA (AIRPORT)</w:t>
+        <w:t>AM: BALTRA (AIRPORT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7203E758" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222F9D07" w14:textId="77777777" w:rsidR="007C454D" w:rsidRDefault="007C454D" w:rsidP="007C454D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A7CE6B" w14:textId="694F6618" w:rsidR="007C454D" w:rsidRDefault="007C454D" w:rsidP="007C454D">
       <w:r w:rsidRPr="003A3B2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>
@@ -6898,50 +6898,106 @@
     </w:tbl>
     <w:p w14:paraId="62F227A3" w14:textId="77777777" w:rsidR="008F320D" w:rsidRDefault="008F320D" w:rsidP="008F320D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1085"/>
       </w:tblGrid>
+      <w:tr w:rsidR="008F320D" w14:paraId="31990D1C" w14:textId="77777777" w:rsidTr="00582186">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B9F8407" w14:textId="0767CB6E" w:rsidR="008F320D" w:rsidRPr="00582186" w:rsidRDefault="008F320D" w:rsidP="008F320D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F320D" w14:paraId="52959384" w14:textId="77777777" w:rsidTr="00582186">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085C28CA" w14:textId="77777777" w:rsidR="008F320D" w:rsidRPr="00582186" w:rsidRDefault="008F320D" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D378261" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00C97302"/>
     <w:sectPr w:rsidR="00C97302" w:rsidSect="00A41335">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2552" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="100" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="10C4C3C8" w14:textId="77777777" w:rsidR="003A2B8F" w:rsidRDefault="003A2B8F">
       <w:pPr>