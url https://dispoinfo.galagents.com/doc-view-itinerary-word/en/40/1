--- v0 (2026-03-06)
+++ v1 (2026-06-09)
@@ -3037,51 +3037,51 @@
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="257B3483" w14:textId="77777777" w:rsidR="00F8701A" w:rsidRPr="00B26E09" w:rsidRDefault="00F8701A" w:rsidP="00F8701A">
       <w:r w:rsidRPr="00B26E09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00B26E09">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F094ED8" w14:textId="111264F8" w:rsidR="006F4345" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F4345" w14:paraId="00594DAE" w14:textId="77777777" w:rsidTr="001C5212">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2322B4E6" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
@@ -7552,51 +7552,51 @@
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE11F1A" w14:textId="6A647796" w:rsidR="00F8701A" w:rsidRPr="00B26E09" w:rsidRDefault="00F8701A" w:rsidP="00F8701A">
       <w:r w:rsidRPr="00B26E09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00B26E09">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A96569F" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F4345" w14:paraId="2ECAADFE" w14:textId="77777777" w:rsidTr="001C5212">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="6485EAC6" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>