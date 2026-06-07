--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -2605,51 +2605,51 @@
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7E5122" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00602FA3" w14:paraId="088FD6DE" w14:textId="77777777" w:rsidTr="006C03DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="57FB415E" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
@@ -6214,51 +6214,51 @@
       <w:r w:rsidR="008D1430" w:rsidRPr="00551811">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7FA8E6" w14:textId="3964F109" w:rsidR="00602FA3" w:rsidRDefault="00000000" w:rsidP="00DA05DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId27" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00602FA3" w14:paraId="2DF27241" w14:textId="77777777" w:rsidTr="003A4857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="5B7F57F8" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>