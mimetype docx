--- v1 (2026-06-07)
+++ v2 (2026-09-15)
@@ -2335,51 +2335,51 @@
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="363C325B" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E6497C3" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -6156,51 +6156,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BABE990" w14:textId="3B7A8111" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: BALTRA AIRPORT (RETURN)</w:t>
+        <w:t>AM: BALTRA AIRPORT (RETURN)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208FB95E" w14:textId="77777777" w:rsidR="00DA05DE" w:rsidRDefault="00DA05DE" w:rsidP="00DA05DE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3177E848" w14:textId="77777777" w:rsidR="003A4857" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6016EBC5" w14:textId="07FAF780" w:rsidR="003A4857" w:rsidRPr="00551811" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551811">
@@ -7019,50 +7019,106 @@
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1085"/>
       </w:tblGrid>
+      <w:tr w:rsidR="005A1F46" w14:paraId="66DE9CDA" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78296397" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRPr="00582186" w:rsidRDefault="005A1F46" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A1F46" w14:paraId="40AB5C86" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="053440EC" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRPr="00582186" w:rsidRDefault="005A1F46" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="28344435" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRDefault="005A1F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281348BA" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00602FA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>