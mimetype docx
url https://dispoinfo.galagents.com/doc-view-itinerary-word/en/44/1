--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -83,51 +83,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6 Days - 5 Nights</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C09D145" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:400px;height:325.92592592593px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:400px;height:325.32347504621px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="11058" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1845"/>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="990"/>
       </w:tblGrid>
       <w:tr w:rsidR="00551811" w14:paraId="2A5C6450" w14:textId="77777777" w:rsidTr="001B7AA2">
@@ -2188,108 +2188,108 @@
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> Santa Cruz Island :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Dragon Hill or Daphne</w:t>
+              <w:t xml:space="preserve"> Black Turtle Cove</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="341EF15A" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221DD78C" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE2E522" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>*</w:t>
-            </w:r>
-[...36 lines deleted...]
-              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="347D29EF" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
@@ -5906,104 +5906,104 @@
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACA18D6" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AM: DRAGON HILL OR DAPHNE</w:t>
+        <w:t xml:space="preserve"> AM: BLACK TURTLE COVE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1627BAA9" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Explore one of the two remarkable sites in Galápagos: Dragon Hill on Santa Cruz, where land iguanas roam and flamingos gather at a saltwater lagoon, and Daphne Major, home to nesting seabirds and groundbreaking finch evolution research. Both offer unique, unforgettable wildlife experiences.</w:t>
+        <w:t>Black Turtle Cove gets its name from the abundance of green sea turtles, locally known as: “tortugas negras”. There is no landing here so you will be doing a boat tour on the dinghies, exploring shallow channels and small coves surrounded by beautiful mangrove forests. Reef sharks, sea turtles and several species of rays inhabit this beautiful area which is considered an important mating area for turtles and a nursery for several species of sharks. Herons, pelicans and boobies are also common here as they pray in schools of anchovies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322E072C" w14:textId="77777777" w:rsidR="003A4857" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD5F662" w14:textId="77777777" w:rsidR="003A4857" w:rsidRPr="00551811" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Herons, Darwin finches, Galapagos flycatchers, American flamingoes, Galapagos land iguanas</w:t>
+        <w:t xml:space="preserve"> Mangroves, White-tipped and black-tipped reef sharks, Green sea turtles, Rays, Herons, Blue footed boobies, Reef sharks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7E5122" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:533.33333333333px;height:400px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00602FA3" w14:paraId="088FD6DE" w14:textId="77777777" w:rsidTr="006C03DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="57FB415E" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
@@ -6018,51 +6018,51 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Trail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5D079FF1" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>2,2 km / 1,4 mi</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00602FA3" w14:paraId="004D0C9C" w14:textId="77777777" w:rsidTr="006C03DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="1132AEDC" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Level</w:t>
@@ -6119,51 +6119,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Activities:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="63104408" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>HIKING,SNORKEL</w:t>
+              <w:t>PANGA RIDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65B637A0" w14:textId="77777777" w:rsidR="001D0A1E" w:rsidRDefault="001D0A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BABE990" w14:textId="3B7A8111" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>