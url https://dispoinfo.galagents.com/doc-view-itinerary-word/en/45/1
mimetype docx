--- v0 (2026-03-07)
+++ v1 (2026-06-07)
@@ -12,50 +12,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/media/image_rId15_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId17_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId18_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId19_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId20_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId21_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId22_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId23_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId24_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId25_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId26_document.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image_rId27_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B527947" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -2605,51 +2606,51 @@
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7E5122" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00602FA3" w14:paraId="088FD6DE" w14:textId="77777777" w:rsidTr="006C03DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="57FB415E" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
@@ -8325,51 +8326,51 @@
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009F42E9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>