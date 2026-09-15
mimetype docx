--- v1 (2026-06-07)
+++ v2 (2026-09-15)
@@ -2336,51 +2336,51 @@
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="363C325B" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E6497C3" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -6157,51 +6157,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BABE990" w14:textId="3B7A8111" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: SAN CRISTOBAL AIRPORT (RETURN)</w:t>
+        <w:t>AM: SAN CRISTOBAL AIRPORT (RETURN)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208FB95E" w14:textId="77777777" w:rsidR="00DA05DE" w:rsidRDefault="00DA05DE" w:rsidP="00DA05DE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>After exploring the breathtaking biodiversity and unique landscapes of the Galapagos, it’s time to return to mainland Ecuador. You’ll be transferred to the airport, bringing this unforgettable journey to a close. Every encounter with giant tortoises, blue-footed boobies, and volcanic landscapes will remain etched in your memory. Galapagos is not just a destination—it’s a transformative experience that will stay with you forever. Wishing you a wonderful journey back!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3177E848" w14:textId="77777777" w:rsidR="003A4857" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6016EBC5" w14:textId="07FAF780" w:rsidR="003A4857" w:rsidRPr="00551811" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551811">
@@ -7020,50 +7020,106 @@
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1085"/>
       </w:tblGrid>
+      <w:tr w:rsidR="005A1F46" w14:paraId="66DE9CDA" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78296397" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRPr="00582186" w:rsidRDefault="005A1F46" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A1F46" w14:paraId="40AB5C86" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="053440EC" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRPr="00582186" w:rsidRDefault="005A1F46" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="28344435" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRDefault="005A1F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281348BA" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00602FA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>