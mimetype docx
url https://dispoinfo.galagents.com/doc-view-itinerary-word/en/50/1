--- v0 (2026-03-12)
+++ v1 (2026-06-17)
@@ -419,51 +419,51 @@
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quepos – Barú Wildlife Refuge</w:t>
+              <w:t xml:space="preserve"> Quepos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -624,1526 +624,566 @@
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>DAY 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Caño Island</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A5A61E7" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EAABC1E" w14:textId="7EFA8F63" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C8E850E" w14:textId="5F313A26" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64999F06" w14:textId="20B72B0B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>DAY 2</w:t>
+              <w:t>DAY 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Drake Bay – Sierpe Wetlands</w:t>
+              <w:t xml:space="preserve"> Corcovado National Park</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A61E7" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAABC1E" w14:textId="7EFA8F63" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+          <w:p w14:paraId="1C8E850E" w14:textId="5F313A26" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...86 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
-[...20 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="64999F06" w14:textId="20B72B0B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>DAY 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...718 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Quepos - Marina Pez Vela</w:t>
-            </w:r>
-[...238 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
@@ -2372,81 +1412,81 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EC7EA6" w14:textId="41B03903" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00B83895">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Costa Rica - Quepos - Barú National Wildlife Refuge</w:t>
+        <w:t>Costa Rica - Quepos - Marina Pez Vela</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Your adventure begins in Quepos, at the exclusive Marina Pez Vela, where the crew extends a warm welcome as you step aboard the Zibó. After embarkation, guests enjoy an exquisite onboard lunch accompanied by serene views of Costa Rica’s stunning Pacific coastline. In the afternoon, we set out for a guided visit to the renowned Barú National Wildlife Refuge, a protected area spanning 330 hectares of pristine tropical forest, mangroves, and coastline. This site is officially recognized by UNESCO as part of the Savegre Biosphere Reserve. During a leisurely 2 km nature walk, you may encounter sloths, white-faced capuchin monkeys, and an impressive array of tropical birdlife, while learning about the reserve’s pioneering conservation initiatives. Guests return to the vessel to relax on deck as the golden light fades over the ocean. The day concludes with an elegant dinner served onboard, followed by a tranquil overnight navigation beneath a canopy of stars.</w:t>
+        <w:t>Guests arrive in the morning at Quepos, where they can unwind and relax at Marina Pez Vela. Lunch and dinner are fully covered. Your Costa Rican adventure kicks off right here! Explore the world-class marina facilities, and feel the warm Pacific breeze as the crew welcomes you onboard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:199.5px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2476,51 +1516,51 @@
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Trail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="46A67683" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>3 hours</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970552" w14:paraId="19563C43" w14:textId="77777777" w:rsidTr="009E274E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2D6D401F" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -3077,69 +2117,73 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EC7EA6" w14:textId="41B03903" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00B83895">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Costa Rica - Drake Bay – Sierpe Wetlands</w:t>
+        <w:t>Costa Rica - Caño Island</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The day starts with our arrival in Drake Bay, a secluded cove on the northern Osa Peninsula, embraced by pristine jungle and hidden beaches. Named after the legendary corsair Sir Francis Drake, this region retains an air of mystery and uncharted exploration. After breakfast, the adventure continues upriver into the Sierpe Wetlands, one of Central America’s most extensive and biodiverse mangrove systems. Aboard our smaller expedition boats, you’ll navigate green labyrinths where aerial mangrove roots shelter wildlife such as caimans, white-faced capuchin monkeys, tiger herons, kingfishers, and vibrant roseate spoonbills. The experience is like gliding into a living, breathing jungle. Back on the Zibó, the afternoon is dedicated to aquatic fun and relaxation. In the calm waters of the southern Pacific coast, choose from a full menu of water-based activities, whether you seek adrenaline or serenity. As the day ends, a golden sunset paints the ocean in warm hues, providing the perfect close to a day rich in discovery and natural beauty.</w:t>
+        <w:t>Today, the cruise sets course for one of Costa Rica’s most legendary Pacific coast destinations: Caño Island. Surrounded by one of the country most pristine and vibrant marine ecosystems, this Biological Reserve is not only a natural haven, but also a sacred ceremonial site for pre-Columbian indigenous cultures.
+As you approach the island, the water becomes stunningly clear, unveiling a colorful mosaic of coral reefs beneath the surface. The day is dedicated to non-motorized water activities, offering a peaceful and immersive experience in perfect harmony with this protected marine sanctuary.
+Between adventures, unwind on the ship’s deck or relax in shaded areas with refreshing tropical fruits and natural beverages always accompanied by breathtaking ocean views.
+Caño Island offers a perfect balance of conservation and exploration. This day invites you to (literally) dive into Costa Rica’s remarkable commitment to protecting its natural treasures.
+To close a day full of sun, sea, and laughter, enjoy a calm and flavorful evening with our exclusive Cocktails Onboard Experience a relaxed atmosphere where you can sip, socialize, and watch the sun dip beneath the horizon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -3782,85 +2826,82 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EC7EA6" w14:textId="41B03903" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00B83895">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Costa Rica - Caño Island</w:t>
+        <w:t>Costa Rica - Drake Bay - Corcovado National Park</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Today, the cruise sets course for one of Costa Rica’s most legendary Pacific coast destinations: Caño Island. Surrounded by one of the country most pristine and vibrant marine ecosystems, this Biological Reserve is not only a natural haven, but also a sacred ceremonial site for pre-Columbian indigenous cultures.
-[...3 lines deleted...]
-To close a day full of sun, sea, and laughter, enjoy a calm and flavorful evening with our exclusive Cocktails Onboard Experience a relaxed atmosphere where you can sip, socialize, and watch the sun dip beneath the horizon.</w:t>
+        <w:t>Wake up to the golden sunrise over the Osa Peninsula mountains, accompanied by the songs of tropical birds. Today’s destination is Corcovado National Park, hands down one of the most stunning spots in Costa Rica, hailed by National Geographic as the most biologically intense place on Earth per square meter. After breakfast onboard, prepare for a day of deep connection with nature. All three of your daily meals are included. 
+The vessel will approach one of the park’s ranger stations either, San Pedrillo or Sirena, where expert naturalist guides will lead you on a hike through primary tropical rainforest trails. Along the way, keep an eye out for three species of monkeys, sloths, tapirs, and, with a bit of luck, even the elusive jaguar. Endemic birds, colorful frogs, and dazzling blue morpho butterflies accompany every step in this unique rainforest experience. In the afternoon, the adventure shifts from the forest to the turquoise waters surrounding the park. Anchored in a secluded bay, the yacht becomes your floating base for aquatic activities: kayaking, snorkel, glide down the water slide, paddleboard, hop on a jet ski, or explore with a Sea scooter. Whether on land or at sea, today is a celebration of the wild, untamed beauty that makes Costa Rica so extraordinary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:225px" stroked="f">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3890,51 +2931,51 @@
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Trail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="46A67683" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 hours</w:t>
+              <w:t>4.5 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970552" w14:paraId="19563C43" w14:textId="77777777" w:rsidTr="009E274E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2D6D401F" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -4509,51 +3550,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Costa Rica - Quepos - Marina Pez Vela</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Guests arrive in the morning at Marina Pez Vela in Quepos, where the day begins with a delightful breakfast on board. This is the perfect time to savor the final moments in Costa Rica, capturing last photographs of the stunning coastline and lush surroundings, and reflecting on the unforgettable experiences of the journey. Guests prepare for departure, carrying with them lasting memories of the country’s extraordinary natural beauty.</w:t>
+        <w:t>This is the perfect time to savor the final moments in Costa Rica, capturing last photographs of the stunning coastline and lush surroundings, and reflecting on the unforgettable experiences of the journey. Guests prepare for departure, carrying with them lasting memories of the country’s extraordinary natural beauty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:199.5px" stroked="f">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>