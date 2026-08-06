--- v1 (2026-06-17)
+++ v2 (2026-08-06)
@@ -5354,50 +5354,136 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A32A507" w14:textId="792234FF" w:rsidR="002D5AAA" w:rsidRDefault="002D5AAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Boat Navigation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1A7C" w14:paraId="231E8D65" w14:textId="77777777" w:rsidTr="00AC4BE7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B33F3D8" w14:textId="5A50196A" w:rsidR="00CC1A7C" w:rsidRPr="00AC4BE7" w:rsidRDefault="00CC1A7C" w:rsidP="00CC1A7C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4BE7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774BF9" w14:paraId="68F13090" w14:textId="77777777" w:rsidTr="00AC4BE7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67635643" w14:textId="77777777" w:rsidR="00774BF9" w:rsidRPr="00AC4BE7" w:rsidRDefault="00774BF9" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4BE7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01A0F7F2" w14:textId="31E69142" w:rsidR="00970552" w:rsidRPr="00774BF9" w:rsidRDefault="00970552">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00970552" w:rsidRPr="00774BF9" w:rsidSect="005977A7">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="1947" w:gutter="0"/>