--- v2 (2026-08-06)
+++ v3 (2026-11-04)
@@ -2135,55 +2135,59 @@
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Costa Rica - Caño Island</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Today, the cruise sets course for one of Costa Rica’s most legendary Pacific coast destinations: Caño Island. Surrounded by one of the country most pristine and vibrant marine ecosystems, this Biological Reserve is not only a natural haven, but also a sacred ceremonial site for pre-Columbian indigenous cultures.
-[...3 lines deleted...]
-To close a day full of sun, sea, and laughter, enjoy a calm and flavorful evening with our exclusive Cocktails Onboard Experience a relaxed atmosphere where you can sip, socialize, and watch the sun dip beneath the horizon.</w:t>
+        <w:t>Today, the cruise sets course for one of Costa Rica’s most legendary Pacific coast destinations: Caño Island. Surrounded by one of the country most pristine and vibrant marine ecosystems, this Biological Reserve is not only a natural haven, but also a sacred ceremonial site for pre-Columbian indigenous cultures.</w:t>
+        <w:br/>
+        <w:t>As you approach the island, the water becomes stunningly clear, unveiling a colorful mosaic of coral reefs beneath the surface. The day is dedicated to non-motorized water activities, offering a peaceful and immersive experience in perfect harmony with this protected marine sanctuary.</w:t>
+        <w:br/>
+        <w:t>Between adventures, unwind on the ship’s deck or relax in shaded areas with refreshing tropical fruits and natural beverages always accompanied by breathtaking ocean views.</w:t>
+        <w:br/>
+        <w:t>Caño Island offers a perfect balance of conservation and exploration. This day invites you to (literally) dive into Costa Rica’s remarkable commitment to protecting its natural treasures.</w:t>
+        <w:br/>
+        <w:t>To close a day full of sun, sea, and laughter, enjoy a calm and flavorful evening with our exclusive Cocktails Onboard Experience a relaxed atmosphere where you can sip, socialize, and watch the sun dip beneath the horizon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -2844,52 +2848,53 @@
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Costa Rica - Drake Bay - Corcovado National Park</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Wake up to the golden sunrise over the Osa Peninsula mountains, accompanied by the songs of tropical birds. Today’s destination is Corcovado National Park, hands down one of the most stunning spots in Costa Rica, hailed by National Geographic as the most biologically intense place on Earth per square meter. After breakfast onboard, prepare for a day of deep connection with nature. All three of your daily meals are included. 
-The vessel will approach one of the park’s ranger stations either, San Pedrillo or Sirena, where expert naturalist guides will lead you on a hike through primary tropical rainforest trails. Along the way, keep an eye out for three species of monkeys, sloths, tapirs, and, with a bit of luck, even the elusive jaguar. Endemic birds, colorful frogs, and dazzling blue morpho butterflies accompany every step in this unique rainforest experience. In the afternoon, the adventure shifts from the forest to the turquoise waters surrounding the park. Anchored in a secluded bay, the yacht becomes your floating base for aquatic activities: kayaking, snorkel, glide down the water slide, paddleboard, hop on a jet ski, or explore with a Sea scooter. Whether on land or at sea, today is a celebration of the wild, untamed beauty that makes Costa Rica so extraordinary.</w:t>
+        <w:t>Wake up to the golden sunrise over the Osa Peninsula mountains, accompanied by the songs of tropical birds. Today’s destination is Corcovado National Park, hands down one of the most stunning spots in Costa Rica, hailed by National Geographic as the most biologically intense place on Earth per square meter. After breakfast onboard, prepare for a day of deep connection with nature. All three of your daily meals are included. </w:t>
+        <w:br/>
+        <w:t>The vessel will approach one of the park’s ranger stations either, San Pedrillo or Sirena, where expert naturalist guides will lead you on a hike through primary tropical rainforest trails. Along the way, keep an eye out for three species of monkeys, sloths, tapirs, and, with a bit of luck, even the elusive jaguar. Endemic birds, colorful frogs, and dazzling blue morpho butterflies accompany every step in this unique rainforest experience. In the afternoon, the adventure shifts from the forest to the turquoise waters surrounding the park. Anchored in a secluded bay, the yacht becomes your floating base for aquatic activities: kayaking, snorkel, glide down the water slide, paddleboard, hop on a jet ski, or explore with a Sea scooter. Whether on land or at sea, today is a celebration of the wild, untamed beauty that makes Costa Rica so extraordinary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:225px" stroked="f">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>