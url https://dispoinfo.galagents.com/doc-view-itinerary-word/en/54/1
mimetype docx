--- v1 (2026-06-07)
+++ v2 (2026-09-15)
@@ -2517,51 +2517,51 @@
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -6835,51 +6835,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DC7F8C7" w14:textId="3CF1AD40" w:rsidR="00970552" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: RETURN AT BALTRA AIRPORT</w:t>
+        <w:t>AM: RETURN AT BALTRA AIRPORT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9FA902" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DB0DF5" w14:textId="77777777" w:rsidR="002642D1" w:rsidRDefault="002642D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EB2C04A" w14:textId="77777777" w:rsidR="00AE44BF" w:rsidRDefault="00AE44BF" w:rsidP="00AE44BF">
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A87A543" w14:textId="7682EAEA" w:rsidR="00AE44BF" w:rsidRPr="00AB189B" w:rsidRDefault="00AE44BF" w:rsidP="00AE44BF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -7767,50 +7767,136 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12FE2DFF" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Difficult</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1A7C" w14:paraId="231E8D65" w14:textId="77777777" w:rsidTr="00AC4BE7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B33F3D8" w14:textId="5A50196A" w:rsidR="00CC1A7C" w:rsidRPr="00AC4BE7" w:rsidRDefault="00CC1A7C" w:rsidP="00CC1A7C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4BE7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774BF9" w14:paraId="68F13090" w14:textId="77777777" w:rsidTr="00AC4BE7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67635643" w14:textId="77777777" w:rsidR="00774BF9" w:rsidRPr="00AC4BE7" w:rsidRDefault="00774BF9" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4BE7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01A0F7F2" w14:textId="31E69142" w:rsidR="00970552" w:rsidRPr="00774BF9" w:rsidRDefault="00970552">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00970552" w:rsidRPr="00774BF9" w:rsidSect="00AB189B">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2694" w:right="1440" w:bottom="1135" w:left="1440" w:header="708" w:footer="1383" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>