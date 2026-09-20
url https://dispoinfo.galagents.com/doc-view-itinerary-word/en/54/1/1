--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -2516,51 +2516,51 @@
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -7124,51 +7124,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DC7F8C7" w14:textId="3CF1AD40" w:rsidR="00970552" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: RETURN AT BALTRA AIRPORT</w:t>
+        <w:t>AM: RETURN AT BALTRA AIRPORT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9FA902" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DB0DF5" w14:textId="77777777" w:rsidR="002642D1" w:rsidRDefault="002642D1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EB2C04A" w14:textId="77777777" w:rsidR="00AE44BF" w:rsidRDefault="00AE44BF" w:rsidP="00AE44BF">
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A87A543" w14:textId="7682EAEA" w:rsidR="00AE44BF" w:rsidRPr="00AB189B" w:rsidRDefault="00AE44BF" w:rsidP="00AE44BF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>