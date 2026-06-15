--- v0 (2026-03-12)
+++ v1 (2026-06-15)
@@ -625,566 +625,566 @@
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>DAY 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Drake Bay – Sierpe Wetlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A5A61E7" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EAABC1E" w14:textId="7EFA8F63" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C8E850E" w14:textId="5F313A26" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64999F06" w14:textId="20B72B0B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>DAY 2</w:t>
+              <w:t>DAY 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Drake Bay – Sierpe Wetlands</w:t>
+              <w:t xml:space="preserve"> Caño Island</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A61E7" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAABC1E" w14:textId="7EFA8F63" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+          <w:p w14:paraId="1C8E850E" w14:textId="5F313A26" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...86 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
-[...20 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="64999F06" w14:textId="20B72B0B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>DAY 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Corcovado National Park</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
@@ -1345,1286 +1345,86 @@
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>DAY 3</w:t>
+              <w:t>DAY 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Caño Island</w:t>
-[...958 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Quepos - Marina Pez Vela</w:t>
-            </w:r>
-[...238 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
@@ -4990,54 +3790,52 @@
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Costa Rica - Corcovado National Park</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Wake up to the golden sunrise over the Osa Peninsula mountains, accompanied by the songs of tropical birds. Today’s destination is one of Costa Rica’s most treasured gems: Corcovado National Park, hailed by National Geographic as “the most biologically intense place on Earth per square meter.”
-[...2 lines deleted...]
-Whether on land or at sea, today is a celebration of the wild, untamed beauty that makes Costa Rica so extraordinary.</w:t>
+        <w:t>Wake up to the golden sunrise over the Osa Peninsula mountains, accompanied by the songs of tropical birds. Today’s destination is Corcovado National Park, hands down one of the most stunning spots in Costa Rica, hailed by National Geographic as the most biologically intense place on Earth per square meter. After breakfast onboard, prepare for a day of deep connection with nature. All three of your daily meals are included. 
+The vessel will approach one of the park’s ranger stations either, San Pedrillo or Sirena, where expert naturalist guides will lead you on a hike through primary tropical rainforest trails. Along the way, keep an eye out for three species of monkeys, sloths, tapirs, and, with a bit of luck, even the elusive jaguar. Endemic birds, colorful frogs, and dazzling blue morpho butterflies accompany every step in this unique rainforest experience. In the afternoon, the adventure shifts from the forest to the turquoise waters surrounding the park. Anchored in a secluded bay, the yacht becomes your floating base for aquatic activities: kayaking, snorkel, glide down the water slide, paddleboard, hop on a jet ski, or explore with a Sea scooter. Whether on land or at sea, today is a celebration of the wild, untamed beauty that makes Costa Rica so extraordinary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:225px" stroked="f">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -5698,51 +4496,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Costa Rica - Quepos - Marina Pez Vela</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Guests arrive in the morning at Marina Pez Vela in Quepos, where the day begins with a delightful breakfast on board. This is the perfect time to savor the final moments in Costa Rica, capturing last photographs of the stunning coastline and lush surroundings, and reflecting on the unforgettable experiences of the journey. Guests prepare for departure, carrying with them lasting memories of the country’s extraordinary natural beauty.</w:t>
+        <w:t>This is the perfect time to savor the final moments in Costa Rica, capturing last photographs of the stunning coastline and lush surroundings, and reflecting on the unforgettable experiences of the journey. Guests prepare for departure, carrying with them lasting memories of the country’s extraordinary natural beauty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:199.5px" stroked="f">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>