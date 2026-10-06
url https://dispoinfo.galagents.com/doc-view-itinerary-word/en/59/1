--- v2 (2026-08-05)
+++ v3 (2026-10-06)
@@ -1440,51 +1440,51 @@
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590F62CF" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E4E8507" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3736,51 +3736,51 @@
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DD1D5CD" w14:textId="72E84AEA" w:rsidR="006F4345" w:rsidRPr="00E77F78" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F78">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PM: BALTRA AIRPORT (RETURN)</w:t>
+        <w:t>AM: BALTRA AIRPORT (RETURN)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4603E3A7" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A69DA51" w14:textId="0E8B6F69" w:rsidR="00104698" w:rsidRDefault="00104698" w:rsidP="007D62DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE11F1A" w14:textId="6A647796" w:rsidR="00F8701A" w:rsidRPr="00B26E09" w:rsidRDefault="00F8701A" w:rsidP="00F8701A">
       <w:r w:rsidRPr="00B26E09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>