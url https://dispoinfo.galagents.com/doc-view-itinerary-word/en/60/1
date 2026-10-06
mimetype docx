--- v2 (2026-08-05)
+++ v3 (2026-10-06)
@@ -2751,51 +2751,51 @@
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590F62CF" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E4E8507" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7289,51 +7289,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F78">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>AM: BLACK TURTLE COVE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAC4290" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Set off on a dinghy tour through Black Turtle Cove, a shallow-water haven surrounded by lush mangroves. This sanctuary is home to sea turtles, reef sharks, and various species of rays. It also serves as a crucial breeding ground for turtles and sharks. Watch herons, boobies, and pelicans hunt among schools of anchovies. Though there’s no landing, the incredible wildlife seen from the boat offers an up-close and unforgettable experience.</w:t>
+        <w:t>Black Turtle Cove is a protected mangrove estuary located on the northern shore of Santa Cruz Island, just west of the Itabaca channel. The area is accessible exclusively by dinghy. The shallow, clear, and calm waters provide a highly protected haven for young marine life to grow before heading into the open ocean. The cove earns its name from the Pacific green sea turtles that frequent the area. There are easy-to-spot schools of golden cow-nosed rays, spotted eagle rays, juvenile white-tipped reef sharks, black-tipped reef sharks, baby hammerheads, and Galapagos stingrays gliding just beneath the surface.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A824516" w14:textId="16EB5FC9" w:rsidR="006F4345" w:rsidRDefault="00000000" w:rsidP="007D62DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="257B3483" w14:textId="77777777" w:rsidR="00F8701A" w:rsidRPr="00B26E09" w:rsidRDefault="00F8701A" w:rsidP="00F8701A">
       <w:r w:rsidRPr="00B26E09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00B26E09">
         <w:t xml:space="preserve"> Mangroves, White-tipped and black-tipped reef sharks, Green sea turtles, Rays, Herons, Blue footed boobies, Reef sharks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F094ED8" w14:textId="111264F8" w:rsidR="006F4345" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
@@ -7499,51 +7499,51 @@
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DD1D5CD" w14:textId="72E84AEA" w:rsidR="006F4345" w:rsidRPr="00E77F78" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77F78">
         <w:rPr>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PM: BALTRA AIRPORT (RETURN)</w:t>
+        <w:t>AM: BALTRA AIRPORT (RETURN)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4603E3A7" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Your Galapagos adventure comes to an end. Today, you will be transferred to Baltra Airport, where your National Park naturalist guide will assist you with final details before your flight back to mainland Ecuador. As you bid farewell to this paradise, take with you the unforgettable memories of one of the world’s most extraordinary destinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A69DA51" w14:textId="0E8B6F69" w:rsidR="00104698" w:rsidRDefault="00104698" w:rsidP="007D62DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE11F1A" w14:textId="6A647796" w:rsidR="00F8701A" w:rsidRPr="00B26E09" w:rsidRDefault="00F8701A" w:rsidP="00F8701A">
       <w:r w:rsidRPr="00B26E09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>