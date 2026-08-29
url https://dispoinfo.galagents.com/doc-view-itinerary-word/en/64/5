--- v0 (2026-05-22)
+++ v1 (2026-08-29)
@@ -549,288 +549,482 @@
               </w:rPr>
               <w:t>Not Included Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>✔ </w:t>
+              <w:t>✔  Transportation to and from the meeting point at the Itabaca Channel
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>X  Wetsuits
-                    </w:t>
+              <w:t>X  International flights to/from Ecuador
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>✔  Onboard lunch
-                    </w:t>
+              <w:t>✔  Coffee and tea station
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>X  Soft drinks onboard
-                    </w:t>
+              <w:t>X  Airfare to/from the Galapagos Islands (Quito or Guayaquil)
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>✔  Coffee and tea station
-                    </w:t>
+              <w:t>✔  Snorkeling equipment (mask and snorkel)
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>X  Available for rent | Must be requested 72 hours before the tour date
-                </w:t>
+              <w:t>X  Galapagos National Park entrance fee (USD 200 per person)
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>✔  Snorkel and mask
-                    </w:t>
+              <w:t>✔  Visits, excursions, and activities according to the itinerary
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>X  Transit Control Card (USD 20 per person)
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>✔  Towels
-                    </w:t>
+              <w:t>✔  Wetsuits (only if the size is provided at least 72 hours before the trip)
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>X  Alcoholic beverages
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>✔  Fins (Must be requested 72 hours before the tour date)</w:t>
+              <w:t>✔  1 Bilingual naturalist guide (English-Spanish)
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>X  Tips
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔  Fins (only if the size is provided at least 72 hours before the trip)
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>X  Personal expenses
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔  Lunch on board
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>X  Travel insurance (highly recommended)
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔  Towels
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>X  Additional services not listed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005146E4" w14:paraId="6A797FCD" w14:textId="77777777" w:rsidTr="00040657">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF9539F" w14:textId="77706016" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔  Local tax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1709B535" w14:textId="0C08AC6D" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
@@ -865,155 +1059,154 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="04E35DC8" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AE456D0" w14:textId="373C7D2C" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>• Comfortable trekking shoes
-                    </w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="04E35DC8" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AE456D0" w14:textId="373C7D2C" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>• Sandals for the beach
-                    </w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="04E35DC8" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AE456D0" w14:textId="373C7D2C" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>• Swimsuit
-                    </w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="04E35DC8" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AE456D0" w14:textId="373C7D2C" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>• Hat and sunglasses
-                    </w:t>
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005146E4" w14:paraId="04E35DC8" w14:textId="77777777" w:rsidTr="00040657">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5AE456D0" w14:textId="373C7D2C" w:rsidR="005146E4" w:rsidRDefault="005146E4" w:rsidP="00040657">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>• Sunscreen
-                </w:t>
+              <w:t>• Sunscreen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="68FED4EB" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="005146E4" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="133B3116" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="00741DB3" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>