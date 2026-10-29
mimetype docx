--- v1 (2026-08-29)
+++ v2 (2026-10-29)
@@ -26,51 +26,51 @@
   <Override PartName="/word/media/image_rId17_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E9C80BE" w14:textId="61E4069E" w:rsidR="009F42E9" w:rsidRPr="00941DB2" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941DB2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:533.33333333333px;height:400px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="1844" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
       </w:tblGrid>
@@ -119,51 +119,51 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DA2ACE4" w14:textId="77777777" w:rsidR="00BC5C89" w:rsidRPr="00E41BEA" w:rsidRDefault="00BC5C89" w:rsidP="00BC5C89">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>AM SOUTH PLAZAS - PM CARRION POINT</w:t>
+        <w:t>SOUTH PLAZAS - CARRION POINT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B754040" w14:textId="49764F51" w:rsidR="009F42E9" w:rsidRDefault="00677A46" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Operation Day</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -197,51 +197,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Meeting point and hour</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="008E7A1B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>8h15 / At the entrance of Puerto Ayora's Church, in front of the pier and aside from the restaurant “El Descanso del Guía”</w:t>
+        <w:t>8h15 / At the entrance of Puerto Ayora's Church, in front of the pier. Please arrive 15 minutes before the departing hour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01930E6E" w14:textId="7DD88AF6" w:rsidR="007E73AC" w:rsidRDefault="00677A46" w:rsidP="007E73AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Departing pier</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -345,53 +345,55 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SOUTH PLAZAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D62F80" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="005F3A6F" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>South Plazas Island is located on the east side of Santa Cruz Island. Plazas have an incredible landscape, and on our arrival, we will have a dry landing while sea lions welcome us at the shore. 
-[...1 lines deleted...]
-While we continue our walk, we will find the well-known "single sea lion colony": a heterogeneous collection of male sea lions, mostly elderly, who have lost their territories. Yet, surprisingly, they climb up the cliff via some rocky steps.</w:t>
+        <w:t>South Plazas Island is located on the east side of Santa Cruz Island. Plazas have an incredible landscape, and on our arrival, we will have a dry landing while sea lions welcome us at the shore. </w:t>
+        <w:br/>
+        <w:t>We will begin our walk along a path through an Opuntia Cactus forest. Stay focused on landscape beauty; we must watch out for our steps. There are many land iguanas, the smallest species in the archipelago! Continuing our tour, we will reach the fantastic, windy cliff. Here we can see the red-billed tropical birds, swallow-tailed gulls, brown pelicans, and the impressive frigate bird usually flying around. The trail meanders along the edge of the ridge for a few hundred meters. </w:t>
+        <w:br/>
+        <w:t>While we continue our walk, we will find the well-known "single sea lion colony": a heterogeneous collection of male sea lions, mostly elderly, who have lost their territories. Yet, surprisingly, they climb up the cliff via some rocky steps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F59CD4" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="00741DB3" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741DB3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>