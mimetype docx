--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -24,51 +24,51 @@
   <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="1E9C80BE" w14:textId="61E4069E" w:rsidR="009F42E9" w:rsidRPr="00941DB2" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941DB2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:533.33333333333px;height:400px" stroked="f">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="1844" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
       </w:tblGrid>
@@ -117,51 +117,51 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DA2ACE4" w14:textId="77777777" w:rsidR="00BC5C89" w:rsidRPr="00E41BEA" w:rsidRDefault="00BC5C89" w:rsidP="00BC5C89">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>NORTH SEYMOUR AND BACHAS BEACH</w:t>
+        <w:t>NORTH SEYMOUR - BACHAS BEACH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B754040" w14:textId="49764F51" w:rsidR="009F42E9" w:rsidRDefault="00677A46" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Operation Day</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -195,51 +195,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Meeting point and hour</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="008E7A1B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>8h15 / At the entrance of Puerto Ayora's Church, in front of the pier and aside from the restaurant “El Descanso del Guía”</w:t>
+        <w:t>8h15 / At the entrance of Puerto Ayora's Church, in front of the pier. Please arrive 15 minutes before the departing hour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01930E6E" w14:textId="7DD88AF6" w:rsidR="007E73AC" w:rsidRDefault="00677A46" w:rsidP="007E73AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Departing pier</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -343,52 +343,53 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>AM : NORTH SEYMUR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D62F80" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="005F3A6F" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Today we will join the tour group at the indicated meeting point and time. Then, we will depart by bus to the Itabaca Channel, where we will board the Galaxy Skape, thus beginning our adventure to North Seymour Island. 
-This island is located north of Santa Cruz Island. It is known for its large colonies of blue-footed boobies and frigate birds, known as the Galapagos pirates.</w:t>
+        <w:t>Today we will join the tour group at the indicated meeting point and time. Then, we will depart by bus to the Itabaca Channel, where we will board the Galaxy Skape, thus beginning our adventure to North Seymour Island. </w:t>
+        <w:br/>
+        <w:t>This island is located north of Santa Cruz Island. It is known for its large colonies of blue-footed boobies and frigate birds, known as the Galapagos pirates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F59CD4" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="00741DB3" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741DB3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>