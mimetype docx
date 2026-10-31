--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -24,51 +24,51 @@
   <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="1E9C80BE" w14:textId="61E4069E" w:rsidR="009F42E9" w:rsidRPr="00941DB2" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941DB2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:533.33333333333px;height:400px" stroked="f">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="1844" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
       </w:tblGrid>
@@ -117,51 +117,51 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DA2ACE4" w14:textId="77777777" w:rsidR="00BC5C89" w:rsidRPr="00E41BEA" w:rsidRDefault="00BC5C89" w:rsidP="00BC5C89">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>AM SULLIVAN BAY - PM BARTOLOME ISLAND</w:t>
+        <w:t>SULLIVAN BAY - BARTOLOME ISLAND</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B754040" w14:textId="49764F51" w:rsidR="009F42E9" w:rsidRDefault="00677A46" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Operation Day</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -195,51 +195,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Meeting point and hour</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="008E7A1B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>7h00 / At the entrance of Puerto Ayora's Church, in front of the pier and aside from the restaurant “El Descanso del Guía”</w:t>
+        <w:t>7h00 / At the entrance of Puerto Ayora's Church, in front of the pier. Please arrive 15 minutes before the departing hour.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01930E6E" w14:textId="7DD88AF6" w:rsidR="007E73AC" w:rsidRDefault="00677A46" w:rsidP="007E73AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Departing pier</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -415,53 +415,55 @@
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="265B201A" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Upon arriving at Bartolome, we will have a dry landing. Then, we will begin the walk along a path that  will take us to the top of the island. The 395 steps will end with a spectacular panoramic view of the island and its pinnacle, being the moment to take that stunning photo of our trip. We will observe small lava tunnels from the last eruption during the walk. The terrain is full of endemic vegetation, such as lava cacti and tiquilla plants, generally surrounded by Darwin's finches. 
-[...1 lines deleted...]
-After the walk and being impressed by the view, we will enjoy a zodiac ride along the coast. Then, with some luck, we will see the only tropical penguin and the second smallest in the world, the penguin  from Galapagos.</w:t>
+        <w:t>Upon arriving at Bartolome, we will have a dry landing. Then, we will begin the walk along a path that  will take us to the top of the island. The 395 steps will end with a spectacular panoramic view of the island and its pinnacle, being the moment to take that stunning photo of our trip. We will observe small lava tunnels from the last eruption during the walk. The terrain is full of endemic vegetation, such as lava cacti and tiquilla plants, generally surrounded by Darwin's finches. </w:t>
+        <w:br/>
+        <w:t>Did you know that volcanic ash made Pinnacle Rock? </w:t>
+        <w:br/>
+        <w:t>After the walk and being impressed by the view, we will enjoy a zodiac ride along the coast. Then, with some luck, we will see the only tropical penguin and the second smallest in the world, the penguin  from Galapagos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C74679A" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741DB3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>