--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -24,51 +24,51 @@
   <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="1E9C80BE" w14:textId="61E4069E" w:rsidR="009F42E9" w:rsidRPr="00941DB2" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941DB2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:533.33333333333px;height:400px" stroked="f">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="1844" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
       </w:tblGrid>
@@ -117,51 +117,51 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DA2ACE4" w14:textId="77777777" w:rsidR="00BC5C89" w:rsidRPr="00E41BEA" w:rsidRDefault="00BC5C89" w:rsidP="00BC5C89">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>CARRION POINT - SOUTH PLAZAS ISLAND</w:t>
+        <w:t>SOUTH PLAZAS - CARRION POINT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B754040" w14:textId="49764F51" w:rsidR="009F42E9" w:rsidRDefault="00677A46" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Operation Day</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -195,51 +195,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Meeting point and hour</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="008E7A1B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>8h15 / At the entrance of Puerto Ayora's Church, in front of the pier and aside from the restaurant “El Descanso del Guía”</w:t>
+        <w:t>8h15 / At the entrance of Puerto Ayora's Church, in front of the pier. Please arrive 15 minutes before the departing hour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01930E6E" w14:textId="7DD88AF6" w:rsidR="007E73AC" w:rsidRDefault="00677A46" w:rsidP="007E73AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Departing pier</w:t>
       </w:r>
       <w:r w:rsidR="007E73AC" w:rsidRPr="007E73AC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -326,142 +326,140 @@
         </w:rPr>
         <w:t xml:space="preserve"> 16h00 approx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBC74B5" w14:textId="0A670621" w:rsidR="009F42E9" w:rsidRPr="00C12F86" w:rsidRDefault="009F42E9" w:rsidP="00AA2E2D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>CARRION POINT</w:t>
+        <w:t>SOUTH PLAZA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D62F80" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="005F3A6F" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>At Carrion Point, we will discover the Galapagos marine fauna while snorkeling. With some luck, we will see white-tip sharks and a great variety of fish, sea turtles, and rays.</w:t>
+        <w:t>South Plazas Island, east of Santa Cruz, offers one of the most scenic hikes in the archipelago. After a dry landing, we are greeted by sea lions before walking through an Opuntia cactus forest, home to Galapagos; smallest land iguanas. The trail leads to the island’s dramatic cliffs, where frigatebirds, red-billed tropicbirds, swallow-tailed gulls, and pelicans soar. Along the ridge, we encounter the unique “bachelor colony,” where aging male sea lions rest after losing their territories. Many bear scars from past battles and shark bites, making this one of the most intriguing wildlife encounters on the island.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F59CD4" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="00741DB3" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741DB3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="298E43D0" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="00741DB3" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51CC5163" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRPr="00986DF9" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
+        <w:t>CARRION POINT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265B201A" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>South Plazas Island is located on the east side of Santa Cruz Island. Plazas have an incredible landscape, and on our arrival, we will have a dry landing while sea lions welcome us at the shore. 
-[...1 lines deleted...]
-While we continue our walk, we will find the well-known "single sea lion colony": a heterogeneous collection of male sea lions, mostly elderly, who have lost their territories. Yet, surprisingly, they climb up the cliff via some rocky steps.</w:t>
+        <w:t>At Carrion Point, we will discover the Galapagos marine fauna while snorkeling. With some luck, we will see white-tip sharks and a great variety of fish, sea turtles, and rays.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C74679A" w14:textId="77777777" w:rsidR="009F42E9" w:rsidRDefault="009F42E9" w:rsidP="009F42E9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741DB3">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>