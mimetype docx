--- v2 (2026-08-06)
+++ v3 (2026-11-04)
@@ -1533,51 +1533,51 @@
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="207A175C" w14:textId="77777777" w:rsidR="0051377A" w:rsidRDefault="0051377A" w:rsidP="005354B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06DEF98C" w14:textId="77777777" w:rsidR="0051377A" w:rsidRDefault="0051377A" w:rsidP="005354B5">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -4113,51 +4113,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B5C02ED" w14:textId="77777777" w:rsidR="007B5914" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
+        <w:t>AM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CA55C7" w14:textId="77777777" w:rsidR="008F4BF1" w:rsidRDefault="008F4BF1" w:rsidP="0068066F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Su aventura en Galápagos llega a su fin. Hoy será trasladado al aeropuerto de Baltra, donde su guía naturalista del Parque Nacional lo asistirá con los últimos detalles antes de su vuelo de regreso al Ecuador continental. Al despedirse de este paraíso, lleve consigo los recuerdos inolvidables de uno de los destinos más extraordinarios del mundo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFCDAA7" w14:textId="77777777" w:rsidR="007F6B43" w:rsidRDefault="007F6B43" w:rsidP="007F6B43">
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="055D1582" w14:textId="77777777" w:rsidR="007F6B43" w:rsidRPr="00F43ABF" w:rsidRDefault="007F6B43" w:rsidP="007F6B43">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F43ABF">
         <w:rPr>
           <w:b/>