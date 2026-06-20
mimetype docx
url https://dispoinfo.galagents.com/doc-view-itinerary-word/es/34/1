--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/media/image_rId14_document.png" ContentType="image/png"/>
+  <Override PartName="/word/media/image_rId14_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId15_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId17_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId18_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId19_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId20_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId21_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId22_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId23_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId24_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId25_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId26_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId27_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId28_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId29_document.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image_rId30_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="5F520385" w14:textId="34FA540D" w:rsidR="007206DE" w:rsidRPr="001D3828" w:rsidRDefault="007206DE" w:rsidP="007206DE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3828">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -3214,51 +3215,51 @@
       <w:r w:rsidRPr="00F43ABF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00F43ABF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B53F03A" w14:textId="77777777" w:rsidR="007B5914" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E33C327" w14:textId="77777777" w:rsidR="007B5914" w:rsidRPr="006B0072" w:rsidRDefault="007B5914" w:rsidP="007B5914">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -10457,51 +10458,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1266384254">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId14_document.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId29_document.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId14_document.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId24_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId29_document.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId30_document.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>