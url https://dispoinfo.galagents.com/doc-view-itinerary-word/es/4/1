--- v2 (2026-08-06)
+++ v3 (2026-10-06)
@@ -2186,51 +2186,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EB0DA07" w14:textId="77777777" w:rsidR="00275A36" w:rsidRDefault="00275A36" w:rsidP="00275A36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11A9268C" w14:textId="77777777" w:rsidR="00275A36" w:rsidRDefault="00275A36" w:rsidP="00275A36">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> Isla Santa Cruz :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
@@ -6154,51 +6154,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D37387" w14:textId="35B8E88B" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
+        <w:t>AM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7203E758" w14:textId="77777777" w:rsidR="00C97302" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Su aventura en Galápagos llega a su fin. Hoy será trasladado al aeropuerto de Baltra, donde su guía naturalista del Parque Nacional lo asistirá con los últimos detalles antes de su vuelo de regreso al Ecuador continental. Al despedirse de este paraíso, lleve consigo los recuerdos inolvidables de uno de los destinos más extraordinarios del mundo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="222F9D07" w14:textId="77777777" w:rsidR="007C454D" w:rsidRDefault="007C454D" w:rsidP="007C454D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A7CE6B" w14:textId="694F6618" w:rsidR="007C454D" w:rsidRDefault="007C454D" w:rsidP="007C454D">
       <w:r w:rsidRPr="003A3B2A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t/>