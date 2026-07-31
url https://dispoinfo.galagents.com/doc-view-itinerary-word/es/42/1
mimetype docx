--- v0 (2026-05-22)
+++ v1 (2026-07-31)
@@ -658,68 +658,68 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E4E8507" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t> Isla Santa Fé</w:t>
+              <w:t> Isla Santa Fe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Santa Fé</w:t>
+              <w:t xml:space="preserve"> Santa Fe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="848" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6552319C" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D46263C" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>