--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -1441,61 +1441,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E6497C3" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> Isla Santa Fé :</w:t>
+              <w:t> Isla Santa Fe :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Santa Fé</w:t>
+              <w:t xml:space="preserve"> Santa Fe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="341EF15A" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1132" w:type="dxa"/>