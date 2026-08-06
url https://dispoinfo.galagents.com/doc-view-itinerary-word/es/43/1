--- v1 (2026-06-16)
+++ v2 (2026-08-06)
@@ -5972,50 +5972,106 @@
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1085"/>
       </w:tblGrid>
+      <w:tr w:rsidR="005A1F46" w14:paraId="66DE9CDA" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78296397" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRPr="00582186" w:rsidRDefault="005A1F46" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A1F46" w14:paraId="40AB5C86" w14:textId="77777777" w:rsidTr="00C81CC1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="534" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="053440EC" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRPr="00582186" w:rsidRDefault="005A1F46" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00582186">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="28344435" w14:textId="77777777" w:rsidR="005A1F46" w:rsidRDefault="005A1F46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281348BA" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00602FA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>