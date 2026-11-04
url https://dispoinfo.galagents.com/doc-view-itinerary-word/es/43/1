--- v2 (2026-08-06)
+++ v3 (2026-11-04)
@@ -1966,51 +1966,51 @@
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="363C325B" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E6497C3" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5109,51 +5109,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BABE990" w14:textId="3B7A8111" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
+        <w:t>AM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208FB95E" w14:textId="77777777" w:rsidR="00DA05DE" w:rsidRDefault="00DA05DE" w:rsidP="00DA05DE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Su aventura en Galápagos llega a su fin. Hoy será trasladado al aeropuerto de Baltra, donde su guía naturalista del Parque Nacional lo asistirá con los últimos detalles antes de su vuelo de regreso al Ecuador continental. Al despedirse de este paraíso, lleve consigo los recuerdos inolvidables de uno de los destinos más extraordinarios del mundo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3177E848" w14:textId="77777777" w:rsidR="003A4857" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6016EBC5" w14:textId="07FAF780" w:rsidR="003A4857" w:rsidRPr="00551811" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551811">