--- v2 (2026-08-06)
+++ v3 (2026-11-04)
@@ -84,51 +84,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6 Días - 5 Noches</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C09D145" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:400px;height:325.92592592593px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:400px;height:325.32347504621px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="11058" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1845"/>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="990"/>
       </w:tblGrid>
       <w:tr w:rsidR="00551811" w14:paraId="2A5C6450" w14:textId="77777777" w:rsidTr="001B7AA2">
@@ -2189,108 +2189,108 @@
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> Isla Santa Cruz :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Cerro Dragón o Daphne</w:t>
+              <w:t xml:space="preserve"> Caleta Tortuga Negra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="341EF15A" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221DD78C" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE2E522" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>*</w:t>
-            </w:r>
-[...36 lines deleted...]
-              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="347D29EF" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
@@ -2336,51 +2336,51 @@
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="363C325B" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E6497C3" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -5907,104 +5907,104 @@
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACA18D6" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AM: COLINA DRAGÓN O DAPHNE</w:t>
+        <w:t xml:space="preserve"> AM: CALETA TORTUGA NEGRA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1627BAA9" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Tu día comienza con un recorrido hacia las tierras altas de la isla San Cristóbal, donde descubrirás una faceta completamente distinta del ecosistema de Galápagos. Esta zona verde y frondosa contrasta fuertemente con las áreas costeras más secas. Las tierras altas son hogar de diversas especies de aves, tortugas gigantes que deambulan en su hábitat natural y una gran variedad de plantas, incluidos árboles y helechos endémicos. Mientras caminas por los senderos que atraviesan este paisaje exuberante, tendrás la oportunidad única de observar de cerca a las tortugas gigantes. Las tierras altas también ofrecen vistas panorámicas de la isla, destacando su topografía diversa y espectacular.</w:t>
+        <w:t>Caleta Tortuga Negra recibe su nombre por la abundancia de tortugas verdes, conocidas localmente como “tortugas negras”. No hay desembarco aquí, así que realizarás un recorrido en bote en los Dinghies, explorando canales poco profundos y pequeñas ensenadas rodeadas de hermosos bosques de manglares. Tiburones de arrecife, tortugas marinas y varias especies de rayas habitan en esta hermosa área que se considera un importante lugar de apareamiento para las tortugas y un vivero para varias especies de tiburones. Garzas, pelícanos y piqueros también son comunes aquí mientras cazan en cardúmenes de anchoas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322E072C" w14:textId="77777777" w:rsidR="003A4857" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD5F662" w14:textId="77777777" w:rsidR="003A4857" w:rsidRPr="00551811" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Garzas, Pinzones de Darwin, Flamencos americanos, Iguanas terrestres de Galápagos, Patos</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7E5122" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:533.33333333333px;height:400px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00602FA3" w14:paraId="088FD6DE" w14:textId="77777777" w:rsidTr="006C03DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="57FB415E" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
@@ -6019,51 +6019,51 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Trayecto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5D079FF1" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>2,2 km / 1,4 mi</w:t>
+              <w:t>No hay rutas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00602FA3" w14:paraId="004D0C9C" w14:textId="77777777" w:rsidTr="006C03DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="1132AEDC" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nivel</w:t>
@@ -6120,88 +6120,88 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Actividades:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="63104408" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>CAMINATA,SNORKEL</w:t>
+              <w:t>PASEO EN ZODIAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65B637A0" w14:textId="77777777" w:rsidR="001D0A1E" w:rsidRDefault="001D0A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BABE990" w14:textId="3B7A8111" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
+        <w:t>AM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208FB95E" w14:textId="77777777" w:rsidR="00DA05DE" w:rsidRDefault="00DA05DE" w:rsidP="00DA05DE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Su aventura en Galápagos llega a su fin. Hoy será trasladado al aeropuerto de Baltra, donde su guía naturalista del Parque Nacional lo asistirá con los últimos detalles antes de su vuelo de regreso al Ecuador continental. Al despedirse de este paraíso, lleve consigo los recuerdos inolvidables de uno de los destinos más extraordinarios del mundo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3177E848" w14:textId="77777777" w:rsidR="003A4857" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6016EBC5" w14:textId="07FAF780" w:rsidR="003A4857" w:rsidRPr="00551811" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551811">