--- v2 (2026-08-06)
+++ v3 (2026-11-04)
@@ -84,51 +84,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6 Días - 5 Noches</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C09D145" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:400px;height:376.06837606838px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:400px;height:340.6015037594px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="11058" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1845"/>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1132"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="990"/>
       </w:tblGrid>
       <w:tr w:rsidR="00551811" w14:paraId="2A5C6450" w14:textId="77777777" w:rsidTr="001B7AA2">
@@ -533,108 +533,108 @@
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> Isla Santa Cruz :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Caleta Tortuga Negra</w:t>
+              <w:t xml:space="preserve"> Playa Bachas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="341EF15A" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1132" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221DD78C" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="995" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE2E522" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t/>
-            </w:r>
-[...36 lines deleted...]
-              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="347D29EF" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
@@ -2336,51 +2336,51 @@
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="363C325B" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E6497C3" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091441C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -2803,109 +2803,109 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BABE990" w14:textId="3B7A8111" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: CALETA TORTUGA NEGRA</w:t>
+        <w:t>PM: PLAYA BACHAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208FB95E" w14:textId="77777777" w:rsidR="00DA05DE" w:rsidRDefault="00DA05DE" w:rsidP="00DA05DE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Caleta Tortuga Negra recibe su nombre por la abundancia de tortugas verdes, conocidas localmente como “tortugas negras”. No hay desembarco aquí, así que realizarás un recorrido en bote en los Dinghies, explorando canales poco profundos y pequeñas ensenadas rodeadas de hermosos bosques de manglares. Tiburones de arrecife, tortugas marinas y varias especies de rayas habitan en esta hermosa área que se considera un importante lugar de apareamiento para las tortugas y un vivero para varias especies de tiburones. Garzas, pelícanos y piqueros también son comunes aquí mientras cazan en cardúmenes de anchoas.</w:t>
+        <w:t>Después nos dirigiremos a la playa conocida como Bachas, ubicada en la costa norte de la isla Santa Cruz. Aquí podrá disfrutar de esnórquel o dar un relajante paseo por la orilla. Para esta visita realizaremos un desembarco mojado, en el que bajará de la panga directamente al agua poco profunda. Recomendamos desembarcar descalzo y llevar zapatos ligeros para caminar durante el resto de la salida. La laguna de agua salobre ubicada detrás de la playa suele atraer garzas azules y otras aves pequeñas. Ambas playas de esta zona son importantes lugares de anidación para las tortugas marinas verdes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3177E848" w14:textId="77777777" w:rsidR="003A4857" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6016EBC5" w14:textId="07FAF780" w:rsidR="003A4857" w:rsidRPr="00551811" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="008D1430" w:rsidRPr="00551811">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00551811">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7FA8E6" w14:textId="3964F109" w:rsidR="00602FA3" w:rsidRDefault="00000000" w:rsidP="00DA05DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
       <w:tr w:rsidR="00602FA3" w14:paraId="2DF27241" w14:textId="77777777" w:rsidTr="003A4857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="5B7F57F8" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
@@ -2973,51 +2973,51 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Trayecto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="6973F124" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>No hay rutas</w:t>
+              <w:t>1,6 km / 1 mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00602FA3" w14:paraId="6CC726C8" w14:textId="77777777" w:rsidTr="003A4857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="5ED3902C" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Alojamiento</w:t>
@@ -3128,51 +3128,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Actividades:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="3E126415" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PASEO EN ZODIAC</w:t>
+              <w:t>CAMINATA,SNORKEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07029FFD" w14:textId="77777777" w:rsidR="006C03DD" w:rsidRDefault="006C03DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31EFE251" w14:textId="77777777" w:rsidR="00602FA3" w:rsidRDefault="00000000" w:rsidP="003A4857">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -6151,51 +6151,51 @@
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BABE990" w14:textId="3B7A8111" w:rsidR="00602FA3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: SAN CRISTÓBAL - AEROPUERTO (RETORNO)</w:t>
+        <w:t>AM: SAN CRISTÓBAL - AEROPUERTO (RETORNO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208FB95E" w14:textId="77777777" w:rsidR="00DA05DE" w:rsidRDefault="00DA05DE" w:rsidP="00DA05DE">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Después de explorar la impresionante biodiversidad y los paisajes únicos de Galápagos, ha llegado el momento de regresar al Ecuador continental. Será trasladado al aeropuerto, poniendo fin a este viaje inolvidable. Cada encuentro con tortugas gigantes, piqueros de patas azules y paisajes volcánicos quedará grabado en su memoria. Galápagos no es solo un destino, es una experiencia transformadora que lo acompañará para siempre. Le deseamos un excelente viaje de regreso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3177E848" w14:textId="77777777" w:rsidR="003A4857" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6016EBC5" w14:textId="07FAF780" w:rsidR="003A4857" w:rsidRPr="00551811" w:rsidRDefault="003A4857" w:rsidP="003A4857">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551811">