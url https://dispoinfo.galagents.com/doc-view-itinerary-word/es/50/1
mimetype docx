--- v0 (2026-05-06)
+++ v1 (2026-08-10)
@@ -419,51 +419,51 @@
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quepos – Refugio de Vida Silvestre Barú</w:t>
+              <w:t xml:space="preserve"> Quepos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -624,1526 +624,566 @@
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>DIA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Isla del Caño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A5A61E7" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EAABC1E" w14:textId="7EFA8F63" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C8E850E" w14:textId="5F313A26" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64999F06" w14:textId="20B72B0B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>DIA 2</w:t>
+              <w:t>DIA 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bahía Drake – Humedales de Sierpe</w:t>
+              <w:t xml:space="preserve"> Parque Nacional Corcovado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A61E7" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAABC1E" w14:textId="7EFA8F63" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+          <w:p w14:paraId="1C8E850E" w14:textId="5F313A26" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...64 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
-[...20 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="64999F06" w14:textId="20B72B0B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>DIA 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...718 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Quepos - Marina Pez Vela</w:t>
-            </w:r>
-[...238 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
@@ -2372,81 +1412,81 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EC7EA6" w14:textId="41B03903" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00B83895">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Costa Rica - Quepos – Refugio Nacional de Vida Silvestre Barú</w:t>
+        <w:t>Costa Rica - Quepos – Marina Pez Vela</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Su aventura comienza en Quepos, en la exclusiva Marina Pez Vela, donde la tripulación le da una cálida bienvenida al subir a bordo del Zibó. Tras el embarque, los huéspedes disfrutan de un exquisito almuerzo a bordo acompañado de serenas vistas de la impresionante costa del Pacífico de Costa Rica. Por la tarde, nos dirigimos a una visita guiada al reconocido Refugio Nacional de Vida Silvestre Barú, un área protegida que abarca 330 hectáreas de selva tropical virgen, manglares y costa. Este sitio está oficialmente reconocido por la UNESCO como parte de la Reserva de la Biósfera Savegre. Durante una tranquila caminata por la naturaleza de 2 km, podrá encontrar perezosos, monos capuchinos de cara blanca y una impresionante variedad de avifauna tropical, mientras aprende sobre las iniciativas pioneras de conservación de la reserva. Los huéspedes regresan al barco para relajarse en cubierta mientras la luz dorada se desvanece sobre el océano. El día concluye con una cena elegante servida a bordo, seguida de una tranquila navegación nocturna bajo un manto de estrellas.</w:t>
+        <w:t>Los huéspedes llegan por la mañana a Quepos, donde podrán desconectar y relajarse en Marina Pez Vela. El almuerzo y la cena están totalmente incluidos. ¡Su aventura en Costa Rica comienza justo aquí! Explore las instalaciones de primera clase de la marina y sienta la cálida brisa del Pacífico mientras la tripulación le da la bienvenida a bordo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:199.5px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2476,51 +1516,51 @@
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Trayecto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="46A67683" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>3 hours</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970552" w14:paraId="19563C43" w14:textId="77777777" w:rsidTr="009E274E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2D6D401F" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -3077,69 +2117,69 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EC7EA6" w14:textId="41B03903" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00B83895">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Costa Rica - Bahía Drake – Humedales de Sierpe</w:t>
+        <w:t>Costa Rica - Isla del Caño</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>El día comienza con nuestra llegada a Bahía Drake, una ensenada aislada en la Península de Osa, abrazada por selva virgen y playas escondidas. Nombrada en honor al legendario corsario Sir Francis Drake, esta región aún conserva un aire de misterio y exploración inexplorada. Después del desayuno, la aventura continúa río arriba hacia los Humedales de Sierpe, uno de los sistemas de manglares más extensos y biodiversos de Centroamérica. A bordo de nuestros botes de expedición más pequeños, usted navegará por laberintos verdes donde las raíces aéreas de los manglares albergan fauna silvestre como caimanes, monos capuchinos de cara blanca, garzas tigre, martines pescadores y vibrantes espátulas rosadas. La experiencia se siente como deslizarse en una selva viva y palpitante. De regreso a bordo del Zibó, la tarde está dedicada a la diversión acuática y la relajación. En las tranquilas aguas de la costa del Pacífico Sur, puede elegir entre un menú completo de actividades, ya sea que busque adrenalina o serenidad. Cuando el día termina, una puesta de sol dorada pinta el océano en tonos cálidos, proporcionando el cierre perfecto a un día rico en descubrimiento y belleza natural.</w:t>
+        <w:t>Hoy, el crucero zarpa hacia uno de los destinos más legendarios de la costa del Pacífico de Costa Rica: la Isla del Caño. Rodeada por uno de los ecosistemas marinos más prístinos y vibrantes del país, esta Reserva Biológica no solo es un paraíso natural, sino también un sitio ceremonial sagrado para las culturas indígenas precolombinas. Al acercarse a la isla, el agua se torna de una claridad asombrosa, revelando un colorido mosaico de arrecifes de coral bajo la superficie. El día está dedicado a actividades acuáticas no motorizadas, ofreciendo una experiencia tranquila e inmersiva en perfecta armonía con este santuario marino protegido. Entre aventuras, relájese en la cubierta del barco o en las zonas de sombra con refrescantes frutas tropicales y bebidas naturales, siempre con impresionantes vistas al océano. La Isla del Caño ofrece un equilibrio perfecto entre conservación y exploración. Este día le invita a sumergirse (literalmente) en el extraordinario compromiso de Costa Rica con la protección de sus tesoros naturales. Para culminar un día lleno de sol, mar y risas, disfrute de una velada tranquila y llena de sabor con nuestra exclusiva experiencia de cócteles a bordo. Un ambiente relajado donde podrá degustar bebidas, socializar y contemplar la puesta de sol en el horizonte.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -3782,81 +2822,81 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EC7EA6" w14:textId="41B03903" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00B83895">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Costa Rica - Isla del Caño</w:t>
+        <w:t>Costa Rica - Bahía Drake - Parque Nacional Corcovado</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Hoy, el crucero zarpa hacia uno de los destinos más legendarios de la costa del Pacífico de Costa Rica: la Isla del Caño. Rodeada por uno de los ecosistemas marinos más prístinos y vibrantes del país, esta Reserva Biológica no solo es un paraíso natural, sino también un sitio ceremonial sagrado para las culturas indígenas precolombinas. Al acercarse a la isla, el agua se torna de una claridad asombrosa, revelando un colorido mosaico de arrecifes de coral bajo la superficie. El día está dedicado a actividades acuáticas no motorizadas, ofreciendo una experiencia tranquila e inmersiva en perfecta armonía con este santuario marino protegido. Entre aventuras, relájese en la cubierta del barco o en las zonas de sombra con refrescantes frutas tropicales y bebidas naturales, siempre con impresionantes vistas al océano. La Isla del Caño ofrece un equilibrio perfecto entre conservación y exploración. Este día le invita a sumergirse (literalmente) en el extraordinario compromiso de Costa Rica con la protección de sus tesoros naturales. Para culminar un día lleno de sol, mar y risas, disfrute de una velada tranquila y llena de sabor con nuestra exclusiva experiencia de cócteles a bordo. Un ambiente relajado donde podrá degustar bebidas, socializar y contemplar la puesta de sol en el horizonte.</w:t>
+        <w:t>Despierte con el amanecer dorado sobre las montañas de la Península de Osa, acompañado por el canto de las aves tropicales. El destino de hoy es una de las joyas más preciadas de Costa Rica: el Parque Nacional Corcovado, aclamado por National Geographic como «el lugar con mayor biodiversidad del planeta por metro cuadrado». Tras el desayuno a bordo, prepárese para un día de profunda conexión con la naturaleza. La embarcación se acercará a una de las estaciones de guardaparques del parque, San Pedrillo o Sirena, donde guías naturalistas expertos lo acompañarán en una caminata por senderos de selva tropical primaria. Durante el recorrido, mantenga los ojos bien abiertos para avistar tres especies de monos, perezosos, tapires y, con un poco de suerte, incluso al esquivo jaguar. Aves endémicas, coloridas ranas y deslumbrantes mariposas morpho azules lo acompañarán en cada paso de esta experiencia única en la selva tropical. Por la tarde, la aventura se traslada del bosque a las aguas turquesas que rodean el parque. Anclado en una bahía apartada, el yate se convierte en su base flotante para actividades acuáticas: kayak, snorkel, tobogán acuático, tabla de remo, moto acuática o exploración con un scooter acuático. Ya sea en tierra o en el mar, hoy es una celebración de la belleza salvaje e indómita que hace de Costa Rica un lugar tan extraordinario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:225px" stroked="f">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3886,51 +2926,51 @@
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Trayecto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="46A67683" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>4 hours</w:t>
+              <w:t>4.5 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970552" w14:paraId="19563C43" w14:textId="77777777" w:rsidTr="009E274E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="2D6D401F" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
@@ -4505,51 +3545,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Costa Rica - Quepos - Marina Pez Vela</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Los huéspedes arriban por la mañana a la Marina Pez Vela, en Quepos, donde el día comienza con un delicioso desayuno a bordo. Es el momento ideal para disfrutar los últimos instantes en Costa Rica, capturar fotografías finales de la impresionante costa y los paisajes exuberantes, y rememorar las experiencias vividas durante el viaje. Con la despedida, cada huésped parte llevando consigo recuerdos imborrables de la extraordinaria belleza natural del país y de una travesía verdaderamente única.</w:t>
+        <w:t>Este es el momento perfecto para saborear los últimos instantes en Costa Rica, capturar las últimas fotografías de la impresionante costa y sus exuberantes paisajes, y reflexionar sobre las experiencias inolvidables del viaje. Los huéspedes se preparan para la salida, llevándose consigo recuerdos imborrables de la extraordinaria belleza natural del país.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:199.5px" stroked="f">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -6309,50 +5349,136 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A32A507" w14:textId="792234FF" w:rsidR="002D5AAA" w:rsidRDefault="002D5AAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Navegación en bote</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1A7C" w14:paraId="231E8D65" w14:textId="77777777" w:rsidTr="00AC4BE7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B33F3D8" w14:textId="5A50196A" w:rsidR="00CC1A7C" w:rsidRPr="00AC4BE7" w:rsidRDefault="00CC1A7C" w:rsidP="00CC1A7C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4BE7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774BF9" w14:paraId="68F13090" w14:textId="77777777" w:rsidTr="00AC4BE7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67635643" w14:textId="77777777" w:rsidR="00774BF9" w:rsidRPr="00AC4BE7" w:rsidRDefault="00774BF9" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4BE7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01A0F7F2" w14:textId="31E69142" w:rsidR="00970552" w:rsidRPr="00774BF9" w:rsidRDefault="00970552">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00970552" w:rsidRPr="00774BF9" w:rsidSect="005977A7">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="1947" w:gutter="0"/>