--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -1,148 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/media/image_rId14_document.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image_rId14_document.png" ContentType="image/png"/>
   <Override PartName="/word/media/image_rId15_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId16_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId17_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId18_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId19_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId20_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId21_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId22_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId23_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId25_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId26_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId27_document.jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/image_rId28_document.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/image_rId29_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F520385" w14:textId="77777777" w:rsidR="007206DE" w:rsidRPr="001D3828" w:rsidRDefault="007206DE" w:rsidP="007206DE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D3828">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>LA EXPEDICIÓN DEFINITIVA PARA CONQUISTAR LAS PROFUNDIDADES DE GALÁPAGOS: BUCEA EL ARCHIPIÉLAGO COMO NUNCA ANTES.</w:t>
+        <w:t>ITINERARIO DE BUCEO EN GALÁPAGOS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685DE78C" w14:textId="77777777" w:rsidR="007206DE" w:rsidRPr="009D1D60" w:rsidRDefault="007206DE" w:rsidP="007206DE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D1D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>8 Días – 7 Noches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEF9F09" w14:textId="77777777" w:rsidR="007206DE" w:rsidRPr="00941DB2" w:rsidRDefault="007206DE" w:rsidP="007206DE">
+    <w:p w14:paraId="75B4EE2A" w14:textId="484D6E2D" w:rsidR="007206DE" w:rsidRPr="00941DB2" w:rsidRDefault="007206DE" w:rsidP="00D7254F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00941DB2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:400px;height:343.89799635701px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:400px;height:347.70797962649px" stroked="f">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1552"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="4793"/>
         <w:gridCol w:w="1820"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C497D" w:rsidRPr="001D60BF" w14:paraId="01C60578" w14:textId="77777777" w:rsidTr="00B74FB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3991" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5C589C72" w14:textId="77777777" w:rsidR="007C497D" w:rsidRPr="00A0502E" w:rsidRDefault="007C497D" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
@@ -499,51 +492,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Punta Carrión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -731,51 +724,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bahía Tiburón / La Banana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -847,51 +840,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Islote La Ventana / El Derrumbe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -963,51 +956,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> El Arenal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1079,51 +1072,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Las Torres de Darwin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1195,51 +1188,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> El Derrumbe y Bahía Tiburón</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1311,51 +1304,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> El Arenal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1659,51 +1652,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cousin Rock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1009" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6DAF8503" w14:textId="1F9DDB82" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00A32319">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74FB0" w:rsidRPr="001D60BF" w14:paraId="48D20C76" w14:textId="77777777" w:rsidTr="007B6C10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52D5F5AC" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2027,4356 +2020,2512 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D34EFDF" w14:textId="77777777" w:rsidR="007206DE" w:rsidRDefault="007206DE" w:rsidP="007206DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BE9797" w14:textId="77777777" w:rsidR="00D24806" w:rsidRPr="00A314DF" w:rsidRDefault="00D24806" w:rsidP="007206DE">
+    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7254F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DÍA 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: AEROPUERTO DE BALTRA (LLEGADA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1259FD79" w14:textId="215DB61F" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="4CF26110" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="0615240B" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="741461A1" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1BC8EC12" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="09827B28" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>¡Bienvenido a Galápagos! Al llegar al aeropuerto de Baltra, su guía naturalista lo recibirá y lo ayudará con el traslado hacia el canal de Itabaca. Este primer recorrido le conecta de inmediato con el archipiélago mientras realiza un breve cruce en panga hacia la isla Santa Cruz. En el camino, podrá apreciar el paisaje árido de Baltra y conocer su historia como antigua base aérea estadounidense durante la Segunda Guerra Mundial. Este es solo el comienzo de las muchas historias fascinantes que lo esperan en su aventura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="6DBB66ED" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB08022" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: NORESTE / CHECKEO DE EQUIPOS BUCEO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="657F2F5F" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="7796BA07" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5A788A06" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alimentación</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5D53EC22" w14:textId="74C1D912" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="6FD55087" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="4BB16AAB" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      </w:pPr>
+      <w:r>
+        <w:t>Descienda a las aguas de Punta Carrión y descubra un paraíso submarino con una visibilidad extraordinaria. Cardúmenes de tiburones martillo se deslizan entre las aguas azules y, de junio a diciembre, los majestuosos tiburones ballena hacen su imponente aparición. A su alrededor, juguetones lobos marinos se mueven entre los acantilados sumergidos, creando un espectáculo marino realmente fascinante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD1BB1" w14:textId="705607F2" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="2F5496"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7254F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DÍA 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: PUNTA CARRIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1259FD79" w14:textId="215DB61F" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="4CF26110" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="0615240B" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="741461A1" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1BC8EC12" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="09827B28" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A medida que amanece en nuestro primer día de buceo a bordo del M/Y Galaxy Diver III, la emoción crece ante lo que nos espera en nuestro primer sitio de inmersión: Punta Carrión. Reunimos nuestro equipo y, guiados por nuestros expertos dive masters e instructores, descendemos a las aguas cristalinas que rodean la impresionante isla Santa Cruz. A medida que nos adentramos en el mundo submarino de Punta Carrión, quedamos de inmediato cautivados por la extraordinaria visibilidad y la abundante vida marina que nos rodea. Cardúmenes de tiburones martillo se deslizan entre las aguas azules y, de junio a diciembre, también puede aparecer el magnífico tiburón ballena. Mientras tanto, juguetones lobos marinos entran y salen de los acantilados rocosos sumergidos, creando un espectáculo marino verdaderamente excepcional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="6DBB66ED" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB08022" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: RUTA A LA ISLA WOLF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="657F2F5F" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:560px;height:400px" stroked="f">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="7796BA07" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5A788A06" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alimentación</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5D53EC22" w14:textId="74C1D912" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="6FD55087" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="4BB16AAB" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      </w:pPr>
+      <w:r>
+        <w:t>Mientras continuamos nuestra exploración, descubrimos aún más del vívido y colorido mundo de los peces tropicales, incluidos cardúmenes de peces cirujano, ángeles y loros. Con un poco de suerte, incluso podremos encontrar algunos caballitos de mar escondidos entre las grietas del arrecife. Más tarde, compartimos con alegría nuestras experiencias submarinas mientras el cocinero a bordo prepara un delicioso almuerzo a nuestro regreso al Galaxy Diver III. Finalmente, al caer la tarde, iniciaremos nuestras catorce horas de navegación por el mar de Galápagos rumbo a la isla Wolf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD1BB1" w14:textId="705607F2" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="2F5496"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7254F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DÍA 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: SHARK BAY / LA BANANA - UNA MAGNÍFICA EXPEDICIÓN MARINA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1259FD79" w14:textId="215DB61F" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="4CF26110" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="0615240B" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="741461A1" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1BC8EC12" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="09827B28" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bahía Tiburón, en la isla Wolf, es uno de los sitios de buceo más emocionantes de Galápagos. Sus aguas albergan enormes cardúmenes de tiburones martillo y tiburones de Galápagos y, con un poco de suerte, incluso podremos avistar a los gigantes del océano: los tiburones ballena. El área rebosa de vida marina, desde rayas de Galápagos hasta tortugas marinas y peces tropicales de vibrantes colores. Después de una inmersión inolvidable, nos dirigiremos a La Banana para vivir una experiencia más juguetona, pero igualmente fascinante: lobos marinos que se deslizan y giran a nuestro alrededor, demostrando su increíble agilidad y curiosidad en su hábitat natural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="6DBB66ED" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB08022" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: ISLOTE LA VENTANA / EL DERRUMBE - UNA MAGNÍFICA EXPEDICIÓN MARINA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="657F2F5F" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="7796BA07" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5A788A06" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alimentación</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5D53EC22" w14:textId="74C1D912" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="6FD55087" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="4BB16AAB" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      </w:pPr>
+      <w:r>
+        <w:t>The Landslide, en la isla Wolf, es uno de los sitios de buceo más famosos de Galápagos y solo es accesible a través de embarcaciones de vida a bordo. Recibe su nombre del geólogo alemán Theodor Wolf, quien estudió y cartografió el archipiélago. Este santuario marino rebosa de vida: cardúmenes de tiburones martillo y tiburones de Galápagos dominan la escena y, en ocasiones, incluso los tiburones ballena recorren estas aguas profundas. Rayas, tortugas marinas, mamíferos marinos y una gran variedad de peces tropicales completan este ecosistema vibrante, convirtiendo cada inmersión en una aventura extraordinaria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD1BB1" w14:textId="705607F2" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="2F5496"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7254F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DÍA 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: EL ARENAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1259FD79" w14:textId="215DB61F" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="4CF26110" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="0615240B" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="741461A1" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1BC8EC12" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="09827B28" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ubicada en lo profundo del Pacífico, la isla Darwin es un verdadero santuario marino reconocido por su extraordinaria biodiversidad. Junto con Wolf, es uno de los destinos de buceo más destacados del mundo. En El Arenal, el legendario sitio bajo el Arco de Darwin, las aguas ricas en nutrientes crean un espectáculo submarino inigualable. Los delfines cazan cardúmenes de peces mientras los tiburones martillo y los tiburones de Galápagos patrullan las profundidades. Con un poco de suerte, también podrá encontrar tiburones ballena, tiburones tigre o incluso orcas. Con corrientes moderadas a fuertes y una visibilidad excepcional, este sitio ofrece una experiencia inolvidable para los amantes del buceo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="6DBB66ED" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB08022" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="657F2F5F" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="7796BA07" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5A788A06" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alimentación</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5D53EC22" w14:textId="74C1D912" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="6FD55087" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="4BB16AAB" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      </w:pPr>
+      <w:r>
+        <w:t>Nos dirigimos hacia la Torre de Darwin, conocida mundialmente como el Arco de Darwin, uno de los sitios de buceo más legendarios del planeta. Esta majestuosa formación rocosa marca un punto de encuentro para la extraordinaria biodiversidad marina de Galápagos. Bajo las olas se despliega un espectáculo asombroso: arrecifes vibrantes repletos de vida, cardúmenes de peces tropicales de intensos colores y, lo más impresionante, las imponentes siluetas de tiburones martillo deslizándose con elegancia por las profundidades. Bucear aquí es una experiencia incomparable, una que permanecerá con usted para siempre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD1BB1" w14:textId="705607F2" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="2F5496"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7254F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DÍA 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PM: EL DERRUMBE Y BAHÍA TIBURON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1259FD79" w14:textId="215DB61F" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="4CF26110" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="0615240B" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="741461A1" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1BC8EC12" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="09827B28" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Explore las legendarias aguas de la Isla Wolf en dos de sus sitios más icónicos. En El Derrumbe, navegará por acantilados submarinos y cuevas repletas de tortugas marinas, rayas águila y juguetones lobos marinos, con la rara y emocionante oportunidad de avistar tiburones toro en aguas poco profundas. La aventura continúa en Shark Bay, un paraíso submarino dominado por tiburones de Galápagos. Para quienes bucean entre julio y noviembre, este sitio ofrece la impresionante posibilidad de encontrar al majestuoso tiburón ballena, uno de los gigantes más asombrosos del océano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="6DBB66ED" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB08022" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: EL ARENAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="657F2F5F" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId24" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="7796BA07" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5A788A06" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alimentación</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5D53EC22" w14:textId="74C1D912" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="6FD55087" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="4BB16AAB" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      </w:pPr>
+      <w:r>
+        <w:t>Ubicada en lo profundo del Pacífico, la isla Darwin es un verdadero santuario marino reconocido por su extraordinaria biodiversidad. Junto con Wolf, es uno de los destinos de buceo más destacados del mundo. En El Arenal, el legendario sitio bajo el Arco de Darwin, las aguas ricas en nutrientes crean un espectáculo submarino inigualable. Los delfines cazan cardúmenes de peces mientras los tiburones martillo y los tiburones de Galápagos patrullan las profundidades. Con un poco de suerte, también podrá encontrar tiburones ballena, tiburones tigre o incluso orcas. Con corrientes moderadas a fuertes y una visibilidad excepcional, este sitio ofrece una experiencia inolvidable para los amantes del buceo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD1BB1" w14:textId="705607F2" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="2F5496"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7254F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DÍA 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: PUNTA VICENTE ROCA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1259FD79" w14:textId="215DB61F" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="4CF26110" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="0615240B" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="741461A1" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1BC8EC12" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="09827B28" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La punta Vicente Roca ofrece un espectáculo natural impresionante, con algunos de los acantilados más altos de Galápagos y llamativas formaciones volcánicas. Aunque no hay senderos, un recorrido en panga a lo largo de la costa permite observar de cerca la abundante vida silvestre del lugar. Podrá ver cormoranes no voladores, piqueros de patas azules, pelícanos y tortugas marinas, además de lobos finos de Galápagos e iguanas marinas descansando sobre las rocas. Las aguas profundas que rodean el sitio también lo convierten en un excelente lugar para la observación de delfines y ballenas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="6DBB66ED" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB08022" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: CABO DOUGLAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="657F2F5F" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
-          <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
+          <v:shape type="#_x0000_t75" style="width:600px;height:198.5111662531px" stroked="f">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="7796BA07" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5A788A06" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alimentación</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5D53EC22" w14:textId="74C1D912" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="6FD55087" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="4BB16AAB" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      </w:pPr>
+      <w:r>
+        <w:t>Viva la magia de Cabo Douglas, un sitio único famoso por las únicas lagartijas marinas del mundo: las iguanas marinas de Galápagos. Observe a estas criaturas prehistóricas mientras toman el sol en las rocas volcánicas antes de sumergirse en el mar para sus sesiones de alimentación submarina. Verlas deslizarse con gracia para alimentarse de algas es un espectáculo fascinante que no se encuentra en ningún otro lugar de la Tierra. La aventura no termina ahí; las aguas ricas en nutrientes de Cabo Douglas también ofrecen encuentros frecuentes con pingüinos de Galápagos, lobos marinos y vibrantes cardúmenes de peces tropicales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD1BB1" w14:textId="705607F2" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="2F5496"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7254F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DÍA 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: COUSIN ROCK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1259FD79" w14:textId="215DB61F" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId27" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="4CF26110" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="0615240B" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="741461A1" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1BC8EC12" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="09827B28" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nuestra última inmersión nos lleva a Cousin Rock, un sitio fascinante donde los corales y las gorgonias crean un paisaje submarino cautivador. Caballitos de mar, peces de arrecife y nudibranquios de colores se esconden entre las formaciones, mientras el ágil pez halcón coralino entra y sale de la vista. A medida que descendemos, podemos encontrar elegantes rayas águila deslizándose cerca o un tiburón de punta blanca descansando en una grieta. Con un poco de suerte, también podríamos ver cardúmenes de barracudas y rayas mobula. Y para cerrar nuestra aventura con broche de oro, los juguetones lobos marinos suelen unirse a los buzos para un animado encuentro final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="6DBB66ED" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB08022" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>PM: PARTE ALTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="657F2F5F" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:200px" stroked="f">
             <v:imagedata r:id="rId28" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="7796BA07" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5A788A06" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alimentación</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5D53EC22" w14:textId="74C1D912" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="6FD55087" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="4BB16AAB" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      </w:pPr>
+      <w:r>
+        <w:t>Disfrute de un recorrido escénico hacia las exuberantes tierras altas de Santa Cruz. Camine por una reserva donde podrá observar tortugas gigantes (algunas de más de 600 libras) pastando tranquilamente. También podrá ver aves endémicas como pinzones y atrapamoscas. Si su itinerario lo incluye, explore un túnel de lava, un fascinante vestigio de las fuerzas volcánicas que dieron forma a estas islas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD1BB1" w14:textId="705607F2" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t>Túneles de lava, Pinzones de Darwin, Tortugas gigantes, Patos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB2910C" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="2F5496"/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7254F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DÍA 8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6373476F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRPr="00B71784" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71784">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58885181" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>AM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AB9616" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...26 lines deleted...]
-    <w:p w14:paraId="3D10B9AD" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1259FD79" w14:textId="215DB61F" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
             <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="7530DA12" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="4CF26110" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="15EB9689" w14:textId="3D4052D0" w:rsidR="000F3AC7" w:rsidRPr="00F90EF1" w:rsidRDefault="00F90EF1" w:rsidP="005354B5">
+          <w:p w14:paraId="0615240B" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09FACA55" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="741461A1" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E2AD168" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="1BC8EC12" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A983C3" w14:textId="09827B28" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7235"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Su aventura en Galápagos llega a su fin. Hoy será trasladado al aeropuerto de Baltra, donde su guía naturalista del Parque Nacional lo asistirá con los últimos detalles antes de su vuelo de regreso al Ecuador continental. Al despedirse de este paraíso, lleve consigo los recuerdos inolvidables de uno de los destinos más extraordinarios del mundo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2AD168" w14:textId="6DBB66ED" w:rsidR="000F3AC7" w:rsidRPr="00D7254F" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB08022" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>AM: AEROPUERTO DE BALTRA (RETORNO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D309435" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
-[...25 lines deleted...]
-    <w:p w14:paraId="70FE080F" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="657F2F5F" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="00D7254F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
             <v:imagedata r:id="rId30" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4531" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1979"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F3AC7" w14:paraId="5D30B33D" w14:textId="77777777" w:rsidTr="00B11F35">
+      <w:tr w:rsidR="00D7254F" w14:paraId="7796BA07" w14:textId="77777777" w:rsidTr="001B4DD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F3864" w:themeFill="accent1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB42273" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5A788A06" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00F90EF1" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
+                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Alimentación</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Inmersiones:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="789A941A" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
-[...105 lines deleted...]
-          <w:p w14:paraId="38E84BF6" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="005354B5">
+          <w:p w14:paraId="5D53EC22" w14:textId="74C1D912" w:rsidR="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="001B4DD6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DBD1BB1" w14:textId="77777777" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+    <w:p w14:paraId="6FD55087" w14:textId="77777777" w:rsidR="00D7254F" w:rsidRPr="00D7254F" w:rsidRDefault="00D7254F" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:color w:val="2F5496"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB298D6" w14:textId="4BB16AAB" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
+      <w:pPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...14 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...498 lines deleted...]
-    <w:p w14:paraId="08A7AE95" w14:textId="77777777" w:rsidR="00550C66" w:rsidRDefault="00550C66" w:rsidP="000F3AC7"/>
+        <w:t>Su aventura en Galápagos llega a su fin. Hoy será trasladado al aeropuerto de Baltra, donde su guía naturalista del Parque Nacional lo asistirá con los últimos detalles antes de su vuelo de regreso al Ecuador continental. Al despedirse de este paraíso, lleve consigo los recuerdos inolvidables de uno de los destinos más extraordinarios del mundo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBD1BB1" w14:textId="705607F2" w:rsidR="000F3AC7" w:rsidRDefault="000F3AC7" w:rsidP="00D7254F">
+      <w:r w:rsidRPr="0097321D">
+        <w:t/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1085"/>
       </w:tblGrid>
     </w:tbl>
     <w:p w14:paraId="75A7CBEB" w14:textId="77777777" w:rsidR="006F219D" w:rsidRPr="007206DE" w:rsidRDefault="006F219D" w:rsidP="000F3AC7"/>
     <w:sectPr w:rsidR="006F219D" w:rsidRPr="007206DE" w:rsidSect="008852A8">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2127" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="2940" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24A3F207" w14:textId="77777777" w:rsidR="00E93049" w:rsidRDefault="00E93049" w:rsidP="00592F40">
+    <w:p w14:paraId="262C4001" w14:textId="77777777" w:rsidR="004502B9" w:rsidRDefault="004502B9" w:rsidP="00592F40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A72DF7F" w14:textId="77777777" w:rsidR="00E93049" w:rsidRDefault="00E93049" w:rsidP="00592F40">
+    <w:p w14:paraId="3E8A168F" w14:textId="77777777" w:rsidR="004502B9" w:rsidRDefault="004502B9" w:rsidP="00592F40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -6539,58 +4688,58 @@
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3BEB8FE6" w14:textId="77777777" w:rsidR="008852A8" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D8DD379" w14:textId="77777777" w:rsidR="00E93049" w:rsidRDefault="00E93049" w:rsidP="00592F40">
+    <w:p w14:paraId="2044D4CE" w14:textId="77777777" w:rsidR="004502B9" w:rsidRDefault="004502B9" w:rsidP="00592F40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51BCA137" w14:textId="77777777" w:rsidR="00E93049" w:rsidRDefault="00E93049" w:rsidP="00592F40">
+    <w:p w14:paraId="490CAB5A" w14:textId="77777777" w:rsidR="004502B9" w:rsidRDefault="004502B9" w:rsidP="00592F40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03E7FE56" w14:textId="77777777" w:rsidR="008852A8" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34CDD8C8" w14:textId="06A2E93A" w:rsidR="00592F40" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
@@ -6641,102 +4790,104 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13C65C7D" w14:textId="77777777" w:rsidR="008852A8" w:rsidRDefault="008852A8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="111"/>
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MjE0Mzc2MTc1MTECIiUdpeDU4uLM/DyQAvNaABsnViUsAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00592F40"/>
     <w:rsid w:val="00051A10"/>
     <w:rsid w:val="000A1140"/>
     <w:rsid w:val="000E5660"/>
     <w:rsid w:val="000F3AC7"/>
     <w:rsid w:val="00114101"/>
     <w:rsid w:val="001700D1"/>
+    <w:rsid w:val="00202C2B"/>
     <w:rsid w:val="00230FF7"/>
     <w:rsid w:val="00257FEB"/>
     <w:rsid w:val="002601D1"/>
     <w:rsid w:val="002614E8"/>
     <w:rsid w:val="00263421"/>
     <w:rsid w:val="00270092"/>
     <w:rsid w:val="002F5BD1"/>
     <w:rsid w:val="00312EF3"/>
     <w:rsid w:val="00342F11"/>
     <w:rsid w:val="00344A5F"/>
     <w:rsid w:val="00395DC9"/>
     <w:rsid w:val="003D4273"/>
     <w:rsid w:val="003E194B"/>
     <w:rsid w:val="003E3570"/>
+    <w:rsid w:val="004502B9"/>
     <w:rsid w:val="00462931"/>
     <w:rsid w:val="00464CBA"/>
     <w:rsid w:val="004D1B39"/>
     <w:rsid w:val="004D7178"/>
     <w:rsid w:val="004D7688"/>
     <w:rsid w:val="004E7D38"/>
     <w:rsid w:val="00511D1D"/>
     <w:rsid w:val="00532C7E"/>
     <w:rsid w:val="005343E7"/>
     <w:rsid w:val="00541972"/>
     <w:rsid w:val="00541DA6"/>
     <w:rsid w:val="00550C66"/>
     <w:rsid w:val="00592F40"/>
     <w:rsid w:val="00597E2F"/>
     <w:rsid w:val="006516C1"/>
     <w:rsid w:val="00675598"/>
     <w:rsid w:val="006761DE"/>
     <w:rsid w:val="00683689"/>
     <w:rsid w:val="006F219D"/>
     <w:rsid w:val="007039A0"/>
     <w:rsid w:val="007206DE"/>
     <w:rsid w:val="00723D58"/>
     <w:rsid w:val="007817C5"/>
     <w:rsid w:val="007A3616"/>
     <w:rsid w:val="007B6C10"/>
@@ -6753,50 +4904,51 @@
     <w:rsid w:val="009B1283"/>
     <w:rsid w:val="009D5494"/>
     <w:rsid w:val="009F75C7"/>
     <w:rsid w:val="00A0724D"/>
     <w:rsid w:val="00A32319"/>
     <w:rsid w:val="00A80B00"/>
     <w:rsid w:val="00AD17A0"/>
     <w:rsid w:val="00AD4734"/>
     <w:rsid w:val="00B11F35"/>
     <w:rsid w:val="00B13863"/>
     <w:rsid w:val="00B27287"/>
     <w:rsid w:val="00B3360C"/>
     <w:rsid w:val="00B35F0B"/>
     <w:rsid w:val="00B36FC6"/>
     <w:rsid w:val="00B74FB0"/>
     <w:rsid w:val="00B751DC"/>
     <w:rsid w:val="00B76D65"/>
     <w:rsid w:val="00B95380"/>
     <w:rsid w:val="00BF7964"/>
     <w:rsid w:val="00C258C4"/>
     <w:rsid w:val="00C339D8"/>
     <w:rsid w:val="00C81580"/>
     <w:rsid w:val="00C842F6"/>
     <w:rsid w:val="00CA3CC8"/>
     <w:rsid w:val="00D24806"/>
+    <w:rsid w:val="00D7254F"/>
     <w:rsid w:val="00DB4E61"/>
     <w:rsid w:val="00DD4A1B"/>
     <w:rsid w:val="00DF3C07"/>
     <w:rsid w:val="00DF453B"/>
     <w:rsid w:val="00E346AC"/>
     <w:rsid w:val="00E45C9F"/>
     <w:rsid w:val="00E60E53"/>
     <w:rsid w:val="00E666FC"/>
     <w:rsid w:val="00E7537D"/>
     <w:rsid w:val="00E93049"/>
     <w:rsid w:val="00EC496A"/>
     <w:rsid w:val="00F05523"/>
     <w:rsid w:val="00F349A7"/>
     <w:rsid w:val="00F35ECE"/>
     <w:rsid w:val="00F4011F"/>
     <w:rsid w:val="00F42155"/>
     <w:rsid w:val="00F4574E"/>
     <w:rsid w:val="00F90EF1"/>
     <w:rsid w:val="00F91F76"/>
     <w:rsid w:val="00F97E5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -7677,51 +5829,51 @@
           <w:divsChild>
             <w:div w:id="1767387304">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId14_document.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId14_document.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId15_document.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId16_document.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId17_document.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId18_document.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId19_document.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId20_document.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId22_document.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId23_document.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId21_document.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId25_document.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId26_document.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId27_document.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId28_document.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId29_document.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId29_document.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -7987,83 +6139,83 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>634</Characters>
+  <Pages>1</Pages>
+  <Words>65</Words>
+  <Characters>361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>748</CharactersWithSpaces>
+  <CharactersWithSpaces>425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katherine Villegas Báez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>bee5102647648da7e69f821b2591afa6c7d6863a4ba4e15727ca39f75429ad1e</vt:lpwstr>
   </property>