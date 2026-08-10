--- v0 (2026-05-06)
+++ v1 (2026-08-10)
@@ -625,566 +625,566 @@
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>DIA 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Bahía Drake – Humedales de Sierpe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A5A61E7" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EAABC1E" w14:textId="7EFA8F63" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C8E850E" w14:textId="5F313A26" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64999F06" w14:textId="20B72B0B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>DIA 2</w:t>
+              <w:t>DIA 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bahía Drake – Humedales de Sierpe</w:t>
+              <w:t xml:space="preserve"> Isla del Caño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC66D43" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5A61E7" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EAABC1E" w14:textId="7EFA8F63" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53F5D543" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+          <w:p w14:paraId="1C8E850E" w14:textId="5F313A26" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...86 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37984A2D" w14:textId="16D938EF" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
-[...20 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="64999F06" w14:textId="20B72B0B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t/>
+              <w:t>DIA 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Parque Nacional Corcovado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
@@ -1345,1286 +1345,86 @@
       </w:tr>
       <w:tr w:rsidR="00E904D2" w14:paraId="286ACE76" w14:textId="11181992" w:rsidTr="005977A7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F7893C" w14:textId="58E9D959" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>DIA 3</w:t>
+              <w:t>DIA 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E58C0AE" w14:textId="05E4B83B" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB18F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Costa Rica: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Isla del Caño</w:t>
-[...958 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Quepos - Marina Pez Vela</w:t>
-            </w:r>
-[...238 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE48CAE" w14:textId="77777777" w:rsidR="00E904D2" w:rsidRDefault="00E904D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
@@ -5691,51 +4491,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Costa Rica - Quepos - Marina Pez Vela</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C369AA" w14:textId="77777777" w:rsidR="00970552" w:rsidRPr="008C37BF" w:rsidRDefault="00000000" w:rsidP="002A3CB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C37BF">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Los huéspedes arriban por la mañana a la Marina Pez Vela, en Quepos, donde el día comienza con un delicioso desayuno a bordo. Es el momento ideal para disfrutar los últimos instantes en Costa Rica, capturar fotografías finales de la impresionante costa y los paisajes exuberantes, y rememorar las experiencias vividas durante el viaje. Con la despedida, cada huésped parte llevando consigo recuerdos imborrables de la extraordinaria belleza natural del país y de una travesía verdaderamente única.</w:t>
+        <w:t>Este es el momento perfecto para saborear los últimos instantes en Costa Rica, capturar las últimas fotografías de la impresionante costa y sus exuberantes paisajes, y reflexionar sobre las experiencias inolvidables del viaje. Los huéspedes se preparan para la salida, llevándose consigo recuerdos imborrables de la extraordinaria belleza natural del país.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C45B53" w14:textId="77777777" w:rsidR="00970552" w:rsidRDefault="00000000" w:rsidP="00D81866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:199.5px" stroked="f">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AFD28A" w14:textId="77777777" w:rsidR="006B0072" w:rsidRPr="006B0072" w:rsidRDefault="006B0072">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -7495,50 +6295,136 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A32A507" w14:textId="792234FF" w:rsidR="002D5AAA" w:rsidRDefault="002D5AAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Navegación en bote</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1A7C" w14:paraId="231E8D65" w14:textId="77777777" w:rsidTr="00AC4BE7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B33F3D8" w14:textId="5A50196A" w:rsidR="00CC1A7C" w:rsidRPr="00AC4BE7" w:rsidRDefault="00CC1A7C" w:rsidP="00CC1A7C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4BE7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774BF9" w14:paraId="68F13090" w14:textId="77777777" w:rsidTr="00AC4BE7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67635643" w14:textId="77777777" w:rsidR="00774BF9" w:rsidRPr="00AC4BE7" w:rsidRDefault="00774BF9" w:rsidP="00C81CC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC4BE7">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01A0F7F2" w14:textId="31E69142" w:rsidR="00970552" w:rsidRPr="00774BF9" w:rsidRDefault="00970552">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00970552" w:rsidRPr="00774BF9" w:rsidSect="005977A7">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2268" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="1947" w:gutter="0"/>