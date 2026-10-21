--- v0 (2026-08-19)
+++ v1 (2026-10-21)
@@ -1929,51 +1929,51 @@
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="753EA4C4" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F43F8DF" w14:textId="77777777" w:rsidR="00B74FB0" w:rsidRPr="00A0502E" w:rsidRDefault="00B74FB0" w:rsidP="00622AB0">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0502E">
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> Santa Cruz Island</w:t>
             </w:r>
@@ -4646,51 +4646,51 @@
       <w:r w:rsidRPr="00871D7B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3303C1F0" w14:textId="6442D0F0" w:rsidR="003C4A75" w:rsidRPr="00453044" w:rsidRDefault="000F3AC7" w:rsidP="000F3AC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: BALTRA (AIRPORT)</w:t>
+        <w:t>AM: BALTRA (AIRPORT)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AB3109" w14:textId="07F9A4D8" w:rsidR="003C4A75" w:rsidRDefault="003C4A75" w:rsidP="0065437D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t/>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:600px;height:250px" stroked="f">
             <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
         </w:pict>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C04BA0" w14:textId="2DCC2854" w:rsidR="00126A24" w:rsidRPr="0065437D" w:rsidRDefault="00126A24" w:rsidP="00126A24">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
       </w:pPr>