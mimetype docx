--- v0 (2026-05-11)
+++ v1 (2026-08-24)
@@ -3049,51 +3049,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="703CEAFB" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00C84887">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C0F93EB" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00C84887">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7733,51 +7733,51 @@
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B95A14" w14:textId="0211652A" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00F47E2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2F5496"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>PM: BALTRA AIRPORT</w:t>
+        <w:t>AM: BALTRA AIRPORT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C19C44" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00E3007F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Après votre visite, vous serez transféré à l'aéroport pour votre vol de retour vers l'Équateur continental, concluant ainsi votre inoubliable voyage aux Galápagos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20894B79" w14:textId="77777777" w:rsidR="006C69CD" w:rsidRDefault="006C69CD" w:rsidP="006C69CD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0097321D">
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E212478" w14:textId="77777777" w:rsidR="006C69CD" w:rsidRPr="00FE51E8" w:rsidRDefault="006C69CD" w:rsidP="006C69CD">
       <w:pPr>
         <w:rPr>
@@ -8819,50 +8819,130 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="351B22C1" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00F47E2F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7235"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Difficile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3007F" w14:paraId="7B0257E8" w14:textId="77777777" w:rsidTr="00E3007F">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44292F24" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>✔ noneX none</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E3007F" w14:paraId="4C7774CA" w14:textId="77777777" w:rsidTr="00E3007F">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="4057" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23F36BB3" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7235"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>• none</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DC83D28" w14:textId="77777777" w:rsidR="00E3007F" w:rsidRDefault="00E3007F" w:rsidP="00E3007F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7235"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6596C017" w14:textId="77777777" w:rsidR="00F2385B" w:rsidRPr="00E3007F" w:rsidRDefault="00F2385B" w:rsidP="00E3007F"/>
     <w:sectPr w:rsidR="00F2385B" w:rsidRPr="00E3007F" w:rsidSect="0031766B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>