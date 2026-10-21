--- v1 (2026-08-19)
+++ v2 (2026-10-21)
@@ -1767,51 +1767,51 @@
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590F62CF" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>PM</w:t>
+              <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3578" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E4E8507" w14:textId="77777777" w:rsidR="006F4345" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB5291">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>